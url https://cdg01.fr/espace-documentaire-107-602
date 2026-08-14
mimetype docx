--- v0 (2026-05-24)
+++ v1 (2026-08-14)
@@ -1,2903 +1,2441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20143">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MODÈLE DE CONVENTION DE RUPTURE CONVENTIONNELLE APPLICABLE AUX FONCTIONNAIRES</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F20143" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+        <w:t>MODÈLE DE CONVENTION DE RUPTURE CONVENTIONNELLE APPLICABLE AUX CONTRACTUELS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PRÉVU AUX ARTICLES 9, 10 ET 11 DU DÉCRET N° 2019-1593 DU 31 DÉCEMBRE 2019 RELATIF À LA PROCÉDURE DE RUPTURE CONVENTIONNELLE DANS LA FONCTION PUBLIQUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRPr="00F20143" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F20143">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Arrêté du 6 février 2020 fixant les modèles de convention de rupture conventionnelle prévus par le décret n° 2019-1593 du 31 décembre 2019 relatif à la procédure de rupture conventionnelle dans la fonction publique</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+        <w:t xml:space="preserve">Arrêté du 6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>août</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20143">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20143">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixant les modèles de convention de rupture conventionnelle prévus par le décret n° 2019-1593 du 31 décembre 2019 relatif à la procédure de rupture conventionnelle dans la fonction publique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Une convention de rupture conventionnelle est conclue entre les deux parties ci-après désignées :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D’une part, l’administration dont relève l’agent :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entité administrative d’affectation :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direction ou service :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresse postale :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Représentée par (nom et prénom) (ci-après « l’autorité hiérarchique ou territoriale ou investie du pouvoir de nomination ») :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fonction :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D’autre part, l’agent :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nom et prénom :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date de naissance :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lieu de naissance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresse postale :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Téléphone :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresse email :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...160 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fonction :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...22 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date de prise de fonction de l’agent sur le poste :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...68 lines deleted...]
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancienneté de l’agent dans la fonction publique à la date envisagée de la fin de contrat (chiffres en toutes lettres) : [    ] ans et [    ] mois.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Préalablement à la signature de la convention de rupture, les parties se sont accordées, au cours d’un/plusieurs entretien(s), sur le principe de la fin du contrat de l’agent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date de l’accusé réception par l’une partie de la demande de rupture conventionnelle de l’autre partie (au format jj/mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aaaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date de l’entretien (*) (au format jj/mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aaaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2. Préalablement à la signature de la convention de rupture conventionnelle, les parties se sont accordées, au cours d’un/plusieurs entretien(s), sur le principe d’une cessation définitive de fonctions de l’agent :</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Date de l’accusé réception par l’une partie de la demande de rupture conventionnelle de l’autre partie (au format </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agent assisté d’un conseiller désigné par une organisation syndical</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de son choix (rayer la mention inutile) : OUI / NON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si OUI par (nom, prénom et organisation syndicale dont relève le conseiller) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entretiens supplémentaires facultatifs (pour chaque entretien supplémentaire, indiquer la date au format jj/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>jj</w:t>
+        <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/mm/</w:t>
+        <w:t>, la présence d’un conseiller pour assister l’agent, ses nom et prénom, ainsi que l’organisation syndicale l’ayant désigné) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Les parties conviennent d’un commun accord des conditions de la fin du contrat de l’agent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRPr="00D21C4F" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21C4F" w:rsidRPr="00D21C4F" w:rsidRDefault="00D21C4F" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D131B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Montant de la rémunération brute annuelle perçue par l'agent au cours de l'année civile précédant celle de la date d'effet de la rupture conventionnelle (somme en toutes lettres) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21C4F" w:rsidRPr="00D21C4F" w:rsidRDefault="00D21C4F" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D131B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Durée de cotisation retraite de l'agent à la signature de la convention (en toutes lettres) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21C4F" w:rsidRDefault="00D21C4F" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Montant de l’indemnité spécifique de rupture conventionnelle (somme en toutes lettres) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les modalités de calcul des montants minimal et maximal de l’indemnité spécifique de rupture conventionnelle sont précisées dans le décret n° 2019-1596 du 31 décembre 2019 relatif à l’indemnité spécifique de rupture conventionnelle dans la fonction publique et portant diverses dispositions relatives aux dispositifs indemnitaires d’accompagnement des agents dans leurs transitions professionnelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Solde, avant la date envisagée de cessation définitive des fonctions de l’agent, des congés annuels, des jours d’aménagement et de réduction du temps de travail, des jours de repos compensateur au titre des heures supplémentaires, des astreintes et interventions au cours de celles-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les jours inscrits sur le compte épargne temps sont utilisés dans les conditions fixées aux articles 5 et 6 du décret n° 2002-634 du 29 avril 2002 (pour la fonction publique d’Etat), 3.1, 4 et 5 du décret n° 2004-878 du 26 août 2004 (pour la fonction publique territoriale), et 4 et 5 du décret n° 2002-788 du 3 mai 2002 relatif au compte épargne-temps dans la fonction publique hospitalière.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date envisagée de la fin du contrat de l’agent (*) (au format jj/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Date de l’entretien (*) (au format </w:t>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Observations éventuelles de l’agent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Observations éventuelles de l’autorité hiérarchique [ou territoriale ou investie du pouvoir de nomination] :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En signant la présente convention, l’agent déclare être informé des conséquences de la fin de son contrat, notamment l’obligation de remboursement </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F" w:rsidRPr="00D131B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>prév</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F" w:rsidRPr="00D131B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ue aux articles 49-9 du décret n° 86-83 du 17 janvier 1986 relatif aux dispositions générales applicables aux agents contractuels de l'Etat, 49 decies du décret n° 88-145 du 15 février 1988 relatif aux agents contractuels de la fonction publique territoriale et 45-10 du décret n° 91-155 du 6 février 1991 relatif aux dispositions générales applicables aux agents contractuels de la fonction publique hospitalière,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>le respect des obligations déontologiques qui lui incombent et du bénéfice de l’assurance chômage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’agent déclare également être informé que l’une ou l’autre des parties dispose d’un droit de rétractation, qui s’exerce dans un délai de quinze jours francs et commence à courir un jour franc après la date de la signature de la convention de rupture conventionnelle, sous la forme d’une lettre recommandée avec demande d’avis de réception ou remise en main propre contre signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eu égard à la date de signature de la présente convention, le délai de rétractation prend fin le (au format jj/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>jj</w:t>
+        <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/mm/</w:t>
-[...777 lines deleted...]
-        </w:rPr>
         <w:t>) (*) :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5E21" w:rsidRDefault="00F20143" w:rsidP="00F20143">
-[...688 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date et signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">précédée de la mention « lu et approuvé » </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:sectPr w:rsidR="003E5E21">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par chaque partie :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’agent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’autorité hiérarchique [ou territoriale ou investie du pouvoir de nomination] :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toute contestation relative à la présente convention de rupture conventionnelle devra être portée devant le tribunal administratif territorialement compétent dans un délai de deux mois à compter de sa signature par les deux parties. La juridiction peut être saisie par l’application informatique « Télérecours citoyens » accessible par le site internet www.telerecours.fr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(*) Rappels concernant les délais applicables aux procédures de rupture conventionnelle :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- l’entretien se tient au moins dix jours francs et au plus un mois après réception de la lettre recommandée avec demande d’avis de réception ou remise en main propre contre signature de la demande de rupture conventionnelle ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- la signature de la convention a lieu au moins quinze jours francs après le dernier entretien ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- la période de rétractation, d’une durée de quinze jours francs, débute un jour franc après la date de la signature de la présente convention ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- la fin du contrat de l’agent intervient, au plus tôt, un jour après la fin du délai de rétractation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35817" w:rsidRDefault="00F35817" w:rsidP="00F35817">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005356E7" w:rsidRDefault="005356E7"/>
+    <w:sectPr w:rsidR="005356E7">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1133" w:right="1133" w:bottom="1133" w:left="1133" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...69 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...8 lines deleted...]
-  <w:doNotDemarcateInvalidXml/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:spaceForUL/>
-[...6 lines deleted...]
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00296204"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F20143"/>
+    <w:rsidRoot w:val="00F35817"/>
+    <w:rsid w:val="005356E7"/>
+    <w:rsid w:val="00D21C4F"/>
+    <w:rsid w:val="00F35817"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{92E0E18D-0BD4-453D-A4AA-74C1777C0489}"/>
+  <w14:docId w14:val="29F26DCE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E910D0F0-A3A4-47CC-B26E-8A7DFF547249}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2959,98 +2497,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3225,94 +2760,103 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F35817"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3537,80 +3081,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>842</Words>
-  <Characters>4699</Characters>
+  <Words>948</Words>
+  <Characters>5220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5530</CharactersWithSpaces>
+  <CharactersWithSpaces>6156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pierre MATHIEU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>