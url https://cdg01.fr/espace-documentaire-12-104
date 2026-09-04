--- v0 (2026-03-24)
+++ v1 (2026-09-04)
@@ -156,68 +156,58 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="001353AB" w:rsidRPr="004852E3" w:rsidRDefault="00871F05" w:rsidP="00187DE5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>POU</w:t>
       </w:r>
       <w:r w:rsidR="00187DE5" w:rsidRPr="004852E3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>R UNE SUPPRESSI</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00187DE5" w:rsidRPr="004852E3">
+        <w:t>R UNE SUPPRESSION D</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ON D</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>’EMPLOI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187DE5" w:rsidRPr="004852E3" w:rsidRDefault="00187DE5" w:rsidP="00187DE5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004852E3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2968">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles </w:t>
@@ -456,51 +446,59 @@
       <w:r w:rsidRPr="00A256C5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> n°10MA01837).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA6E7D" w:rsidRPr="00AA6E7D" w:rsidRDefault="00AE5060" w:rsidP="00E8514F">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>« C</w:t>
       </w:r>
       <w:r w:rsidR="00AA6E7D" w:rsidRPr="00AA6E7D">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">ette consultation préalable a pour objet d’éclairer l’assemblée délibérante de l’établissement public sur la position des représentants du personnel de </w:t>
+        <w:t>ette consultation préalable a pour objet d’éclairer l’assemblée délibérante d</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AA6E7D" w:rsidRPr="00AA6E7D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">e l’établissement public sur la position des représentants du personnel de </w:t>
       </w:r>
       <w:r w:rsidR="00BB39E9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>[la collectivité]</w:t>
       </w:r>
       <w:r w:rsidR="00AA6E7D" w:rsidRPr="00AA6E7D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> concerné</w:t>
       </w:r>
       <w:r w:rsidR="00BB39E9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>[e]</w:t>
       </w:r>
       <w:r w:rsidR="00AA6E7D" w:rsidRPr="00AA6E7D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, même si cet emploi est vacant, sauf à ce qu’il soit démontré qu’une telle consultation était impossible.</w:t>
       </w:r>
@@ -530,58 +528,66 @@
       </w:pPr>
       <w:r w:rsidRPr="00A256C5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Pour plus d’informations, vous pouvez consulter la note suivante :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00871F05" w:rsidRPr="004272B8" w:rsidRDefault="004272B8" w:rsidP="00E8514F">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001664AF">
+      <w:r w:rsidR="009C48CA">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "http://www.cdg01.fr/post/list/id/4/todo/cat/idFile/3193"</w:instrText>
+        <w:instrText>HYPERLINK "https://www.cdg01.fr/espace-documentaire-77-76"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C48CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00871F05" w:rsidRPr="004272B8">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Modification de la durée hebdomadaire de service et/ou suppression d’emploi [NOTE D’INFO]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00871F05" w:rsidRPr="000C28CC" w:rsidRDefault="004272B8" w:rsidP="00A71C97">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
@@ -811,55 +817,53 @@
       <w:r w:rsidR="000C28CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C28CC" w:rsidRPr="000C28CC" w:rsidRDefault="000C28CC" w:rsidP="007C0EF6">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A71C97" w:rsidRDefault="00A71C97" w:rsidP="007C0EF6">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C28CC">
         <w:t>OU</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="000C28CC" w:rsidRPr="000C28CC" w:rsidRDefault="000C28CC" w:rsidP="007C0EF6">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A71C97" w:rsidRPr="000C28CC" w:rsidRDefault="00A124ED" w:rsidP="007C0EF6">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="000C28CC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -1508,51 +1512,51 @@
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000C28CC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="000C28CC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C28CC">
         <w:t>J’ai pris connaissance des conséquences d’une suppression d’emploi à lecture de la note du CDG :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000642AE" w:rsidRPr="000A786D" w:rsidRDefault="000030DC" w:rsidP="005961F8">
+    <w:p w:rsidR="000642AE" w:rsidRPr="000A786D" w:rsidRDefault="009C48CA" w:rsidP="005961F8">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00871F05" w:rsidRPr="000A786D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Modification de la durée hebdomadaire de service et/ou suppression d’emploi [NOTE D’INFO]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00871F05" w:rsidRPr="00871F05" w:rsidRDefault="00871F05" w:rsidP="005961F8">
       <w:pPr>
@@ -1828,140 +1832,140 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00AA6E7D" w:rsidRDefault="00AA6E7D" w:rsidP="00AA6E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00AA6E7D" w:rsidRDefault="00AA6E7D" w:rsidP="00AA6E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00187DE5"/>
     <w:rsid w:val="000030DC"/>
     <w:rsid w:val="000308E6"/>
     <w:rsid w:val="000642AE"/>
     <w:rsid w:val="000A786D"/>
     <w:rsid w:val="000C28CC"/>
     <w:rsid w:val="00126CF7"/>
     <w:rsid w:val="001664AF"/>
     <w:rsid w:val="00187DE5"/>
     <w:rsid w:val="001E2968"/>
     <w:rsid w:val="002F570B"/>
     <w:rsid w:val="003575A4"/>
     <w:rsid w:val="00393273"/>
     <w:rsid w:val="004272B8"/>
     <w:rsid w:val="00475798"/>
     <w:rsid w:val="004852E3"/>
     <w:rsid w:val="005961F8"/>
     <w:rsid w:val="005C6FE2"/>
     <w:rsid w:val="005E163B"/>
     <w:rsid w:val="00625EAD"/>
     <w:rsid w:val="006C1D20"/>
     <w:rsid w:val="00742AF5"/>
     <w:rsid w:val="007C0EF6"/>
     <w:rsid w:val="007E2012"/>
     <w:rsid w:val="007F201F"/>
     <w:rsid w:val="008230C7"/>
     <w:rsid w:val="00871F05"/>
     <w:rsid w:val="0089234E"/>
+    <w:rsid w:val="009C48CA"/>
     <w:rsid w:val="00A124ED"/>
     <w:rsid w:val="00A256C5"/>
     <w:rsid w:val="00A71C97"/>
     <w:rsid w:val="00A759B9"/>
     <w:rsid w:val="00AA6E7D"/>
     <w:rsid w:val="00AE5060"/>
     <w:rsid w:val="00AF5C01"/>
     <w:rsid w:val="00BB39E9"/>
     <w:rsid w:val="00BD210C"/>
     <w:rsid w:val="00C04F3C"/>
     <w:rsid w:val="00CF31E4"/>
     <w:rsid w:val="00E8514F"/>
     <w:rsid w:val="00F0159F"/>
     <w:rsid w:val="00FA6BC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="750D5F38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4D9B4495-5948-4CA2-AFDE-8964A216AC82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3353,82 +3357,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF69B8D-5DFE-4D5A-B66D-A1DA0354D8FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20D4537C-3841-45BC-BE68-AA632A291627}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>482</Words>
-  <Characters>2657</Characters>
+  <Words>481</Words>
+  <Characters>2650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3133</CharactersWithSpaces>
+  <CharactersWithSpaces>3125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pierre MATHIEU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>