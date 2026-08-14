--- v0 (2026-06-13)
+++ v1 (2026-08-14)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B619EA2" w14:textId="672B9421" w:rsidR="00CE2174" w:rsidRDefault="003B1089">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B16FA8" wp14:editId="51DFF332">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2685970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-171450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4171950" cy="777875"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="22225"/>
                 <wp:wrapNone/>
@@ -145,51 +145,51 @@
                               <w:t>KIT PPR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="35B16FA8" id="Rectangle 1625432973" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.5pt;margin-top:-13.5pt;width:328.5pt;height:61.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+PU46+wIAAOYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVd9v2yAQfp+0/wHxvtpOnaSJ6lRRq06T&#10;ujZqO/WZYEjQMDAgv/bX7wDbjbpO66q9OHDccdx33305v9g3Em2ZdUKrChcnOUZMUV0Ltarwt8fr&#10;T2cYOU9UTaRWrMIH5vDF7OOH852ZsoFea1kzi+AS5aY7U+G192aaZY6uWUPciTZMwSHXtiEetnaV&#10;1Zbs4PZGZoM8H2U7bWtjNWXOgfUqHeJZvJ9zRv0d5455JCsMb/Pxa+N3Gb7Z7JxMV5aYtaDtM8g7&#10;XtEQoSBpf9UV8QRtrPjtqkZQq53m/oTqJtOcC8piDVBNkb+o5mFNDIu1ADjO9DC5/3ctvd0uLBI1&#10;9G40GJang8n4FCNFGujVPaBH1EoydHQGgO2Mm0Lcg1nYdudgGarfc9uEX6gL7SPIhx5ktveIgrEs&#10;xsVkCL2gcDYej8/Gw9CF7DnaWOc/M92gsKiwhWdEbMn2xvnk2rm0kNfXQkrEpQAGKeAZRlb7J+HX&#10;EUGoLfXGQXyMcMhoADGPZmdXy0tp0ZYEjuST0aiMdi+UT8bRKM9bqjjiv+o6mYtgjnZ4fHtLLGTl&#10;jrMMo1ew/D1TWYJ3IuU7MhUh01uLGpz+eyqoc9WBKIVCwI5InJQXOUokC1RKFXghWeBQahkMWWwT&#10;IBQIlCgTV/4gWYBHqnvGgYtAktSwqAKs7w2hlCk/atkSvUMYh973gYPU0iAffwps/UMoiwrRB78h&#10;ax8RM2vl++BGKG1fy15/j3gAdjz5dwikugMEfr/ct6O01PUBJhL4G/iJnKHXAsbghji/IBa0CYyg&#10;t/4OPlzqXYV1u8Jore3P1+zBHyQDTjHagdZV2P3YEAtjIr8omINJUZZBHOOmHI4HsLHHJ8vjE7Vp&#10;LjWMShFfF5fB38tuya1unkCW5yErHBFFIXeFqbfd5tInDQZhp2w+j24giIb4G/VgaEeAMOaP+ydi&#10;TasFHlTkVne6SKYvJCH5htYoPd94zUUkX4A44dpCD2KaBjUJf1Dr4330ev57mv0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQAswudv3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;WpuUQgnZVClSj4gS4O7aJo6w11Hstunf457gNqMdzb6p1pN37GjG2AdCuJsLYIZU0D11CJ8f29kK&#10;WEyStHSBDMLZRFjX11eVLHU40bs5tqljuYRiKRFsSkPJeVTWeBnnYTCUb99h9DJlO3Zcj/KUy73j&#10;hRAP3Mue8gcrB/NijfppDx7hrRWu2TSKL3bqzLv+a2O3rxbx9mZqnoElM6W/MFzwMzrUmWkfDqQj&#10;cwj3xSJvSQiz4jGLS0KsRFZ7hKflEnhd8f8b6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAvj1OOvsCAADmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEALMLnb94AAAALAQAADwAAAAAAAAAAAAAAAABVBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;" fillcolor="#93cdad" strokecolor="#70ad47 [3209]" strokeweight=".5pt">
+              <v:rect w14:anchorId="35B16FA8" id="Rectangle 1625432973" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.5pt;margin-top:-13.5pt;width:328.5pt;height:61.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPLFkC3AIAAK4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtOGzEQfa/Uf7D8XnY3zQUiNigCUVWi&#10;BQEVz47XTqx6bdee3Pr1HXsviShVKerLxp6r58zMyfnFrtZkI3xQ1pS0OMkpEYbbSpllSb89Xn84&#10;pSQAMxXT1oiS7kWgF7P37863bioGdmV1JTzBICZMt66kKwA3zbLAV6Jm4cQ6YVApra8Z4NUvs8qz&#10;LUavdTbI83G2tb5y3nIRAkqvGiWdpfhSCg63UgYBRJcU3wbp69N3Eb/Z7JxNl565leLtM9gbXlEz&#10;ZTBpH+qKASNrr34LVSvubbASTritMyul4iLVgNUU+bNqHlbMiVQLghNcD1P4f2H5182Du/MIw9aF&#10;acBjrGInfR1/8X1kl8Da92CJHRCOwmExKc5GiClH3WQyOZ2MIprZwdv5AJ+ErUk8lNRjMxJGbHMT&#10;oDHtTFroqmulNZFa4SQYnBdKvIUnBauEBM5Xg3FA/+QRiLMIRp7EwS8Xl9qTDYu9zs/G42GSgzLQ&#10;CMfjPG9bHhh8sVUjLqI4yfHxbZRUyDIcZxklqyj5e6bhEK2b4XpDpiJmem1Rg4//ngrrXHYgamUI&#10;i9tajHGhYl4SONOiinCn9QClxT02r2kZLktqEyJ0GJl0gr0WER5t7oUkqsIhaRqWtln0vWGcCwPj&#10;dlqSdXST2PvecdC0NNLAnxxb++gq0qb3zq/I2nukzNZA71wrY/1L2avvCQ/ETjb2HQJN3REC2C12&#10;iFI8Lmy1v/NxfuN8kuD4tcI1uGEB7phHjkEh8ibc4kdquy2pbU+UrKz/+ZI82uPqo5aSLXJWScOP&#10;NfO4JvqzwT04K4ZDDAvpMhxNBnjxx5rFscas60uLq1Kk16VjtAfdHaW39RPS6zxmRRUzHHOXlIPv&#10;LpfQcCkSNBfzeTJDYnMMbsyD490AxDV/3D0x71ouAGSRr7bjNzZ9RgmNbWyNsfM1WKnS8B1wbaFH&#10;UmwWtSHwyLrH92R1+JuZ/QIAAP//AwBQSwMEFAAGAAgAAAAhACzC52/eAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxam5RCCdlUKVKPiBLg7tomjrDXUey26d/jnuA2ox3N&#10;vqnWk3fsaMbYB0K4mwtghlTQPXUInx/b2QpYTJK0dIEMwtlEWNfXV5UsdTjRuzm2qWO5hGIpEWxK&#10;Q8l5VNZ4GedhMJRv32H0MmU7dlyP8pTLveOFEA/cy57yBysH82KN+mkPHuGtFa7ZNIovdurMu/5r&#10;Y7evFvH2ZmqegSUzpb8wXPAzOtSZaR8OpCNzCPfFIm9JCLPiMYtLQqxEVnuEp+USeF3x/xvqXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPLFkC3AIAAK4GAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAswudv3gAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;ADYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAQQYAAAAA&#10;" fillcolor="#93cdad" strokecolor="#70ad47 [3209]" strokeweight=".5pt">
                 <v:fill color2="#e0eee6" rotate="t" angle="180" colors="0 #93cdad;.5 #bedfcc;1 #e0eee6" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D2B54BD" w14:textId="77777777" w:rsidR="005C7ED3" w:rsidRDefault="005C7ED3" w:rsidP="005C7ED3">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E52573">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Service Maintien dans l’emploi</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="269FBBFB" w14:textId="0970FE16" w:rsidR="005C7ED3" w:rsidRPr="00E52573" w:rsidRDefault="005C7ED3" w:rsidP="005C7ED3">
                       <w:pPr>
                         <w:spacing w:after="0"/>
@@ -1215,51 +1215,51 @@
                                   <w:szCs w:val="10"/>
                                 </w:rPr>
                                 <w:t>?</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="09FABEC2" id="Group 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:-15.85pt;margin-top:6.85pt;width:498.55pt;height:44.95pt;z-index:251662336;mso-width-relative:margin;mso-height-relative:margin" coordorigin="8025" coordsize="71051,10318" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAejYLbWwgAAKIiAAAOAAAAZHJzL2Uyb0RvYy54bWzMWtuO28gRfQ+QfyD4HovV9xYsL5Js1giw&#10;2F3ADvLM0VAjIZKokBxL/vucvolcJ9utOMkiwECihoet6rqcqq7S229up2P1qRvGQ3/e1PSmqavu&#10;vO2fD+eXTf2Xj9/9ztTVOLXn5/bYn7tN/bkb62/e/fY3b6+Xdcf6fX987oYKi5zH9fWyqffTdFmv&#10;VuN2353a8U1/6c64ueuHUzvh4/Cyeh7aK1Y/HVesadTq2g/Pl6HfduOI/34bbtbv/Pq7Xbedftzt&#10;xm6qjpsask3+dfCvT+519e5tu34Z2sv+sI1itF8hxak9nPGl96W+bae2eh0O/7TU6bAd+rHfTW+2&#10;/WnV73aHbef3gN1Q88Vu3g/968Xv5WV9fbnc1QTVfqGnr152+8Onn4bq8LyppdCCKSNsXZ3bE0zl&#10;v71iTkXXy8sayPfD5cPlpyHsE5ff99u/jbi9+vK++/wyg2+74eQewnarm9f957vuu9tUbfFPxTlJ&#10;I+tqi3tSN0bJYJztHhZ0j5mGSc7rCvcpGm67/1N8XFMjSevwODWcDPnnV+06ffu5/+5wPCZx7+Jd&#10;L/C8cVbu+J8p98O+vXTeZqNTWVIuF2SsJgiYlBtcjgf1eqzTrVf2uB6jmpPsUXOs4Y1xiyx0kBQo&#10;hRVMw8edApU2Wiq39kIB29dxet/13hTtp+/HCbfhsc/pqt2nq+3tnC4HhJALnqMPnqmuEDxDXSF4&#10;noJ9Lu3knnNLucvquqmt4gzWrKs9TKWZNlz64Dj1n7qPvUdOzqLAkWnCdgyTRDZKPAOP558/wIRx&#10;ToItatkIQ/GBBEvvl7g+wWMivOFa6gK8YYyUX11JI3hhdbirbiKchFKF1aWSVgRhpGaqEXlhpICt&#10;I5wz0STdpC2m97hVeD+z5GV3jsB8hMD4CZbeIxxq1HGrQhr4VV4YIbWwYAboXTAhmWeFzOqMGxjT&#10;wbnlHEoKnpiESO9RGG40gjvAldBkCnBhFQUi4NxYVlAkb6yIMcNJNSCJrDBMaS6D3plz0ILsjHEZ&#10;9c60NaWtkjYMzOY0w5RSpiAMIYxEsCqTmnhBmAaRphKcmCmYqeFCNhEuLMdlTjOkGHET9M4egMPJ&#10;QQNhq7IoDEkmuAhO8MBWSSD4FNjOK1I2+KKs7C652bQ6c3GYhyOCZFydYbMFzQikKyO8MGS5bvLB&#10;R1xzBS5yshOcoODAxLlmIvAMCXzKhwcxa6GPsDppW/BIAhNJCOyEgbvbgh5BLBzM5dBaGRggq0Z4&#10;u9WBB6TlYLM8GloxYZ9CNAUWoMZyR1tOEhClKCgFucKYsEuyFuyRlaRBsojMTsRL5Ci1jmQnm1IS&#10;gNg2mtIl65wURnFFwY4FICKTBS1TaVGtrIRmndaKwiJ+JXKgw5a1gIoDbBLARQUrLsA9D9pOwoVl&#10;EKPsFlKgkHjU46ABZCcvRtmZXYLnIWjLcYJKDDEeVVeMQSQxqCygywEOo8jkymX2QIUl5cPUxFD/&#10;m+AerMx7THomdQ4SL3P+HBf06PA1OXTkUYeOW8iigyI8GupRBTYISvbooPrs2oFEHTqaNYcOvuHB&#10;wWFy4OB1DhxdMQcODOrBwclzYEQKD3TnwqeQMgJ/upVjYOZWDvTpwSHks2DPng4cySQH9oTksYGk&#10;clhPdA5rAvnlsEEPkU5zwPuiNtB0DnsX1gb6z2EDezppCZkFnJPl/VnBFLNWbu3Zdikj5tCzW0Am&#10;n21z6NnjKGbyHHp2ZopVQg49x0mqQHJofL8rZLwKY32Thc8BnqqnLHxmj1SbZeGhxPPCxMovB1/w&#10;HolQV2bhM6mSq1pRP2XhM2MTTsQaaTUHX6YDdzZm+ZpsmWukalThiLBMZDgd44yZFWaZJRXquULJ&#10;t8jApOD3PH+8WWR3UhJxl9/qonJAUa6NyBddi6qEFERBGyOn90XFQwq+b/JWXVZTutGc8geQZaWm&#10;CWGb3+qiCETXgFGpEF3UlxrVFU7Hua0u6lbX/EErIAuPXOuj6YHVI91GeFF2R7j3Uv4B1STKDeuX&#10;NZ9I1+MfMGyi3YAv+00i3oAvu2Wi3oAve30i34AvB9XPTpcPxGyiX7/+A5SQ+Dfgy4xDy6P3A4SW&#10;GDisX+ZLT8GxcfAIHScO9us/wPYkCUQWD6aCS3RYstGybJOQ4Dhf5/meFl0Y7J3r0kF50eQBHk/n&#10;icouekiP4ecW1SPy4Kh+74A9sl+7aLCRYDiT5ostu+jfobmCzmZen3bRHiRu0UQt4BfdR/i2sbIg&#10;D5+bm+SaeYX2Dboq994pYg2Dj3xSRGv43ppFbQ6CLsi/6Py68lj+G41lYlwZls+L6Ebc+9aEgZ4J&#10;o51fbi0v2uKEvIS8mo0Xu+i6E8gRI64Cfm7qIzJRNRTspeaZAcZOaPEX4kXNIwmc+ZkuLT8PPCzC&#10;EdO5XOpFYdEg5fo62VjU9/myAfB5/qJssZO+hC/HNamdvz32Yxfkc6MgP3y6j4dg0uUACvO3eRyX&#10;Bl5uFvfUP3/G1OyKmeymHv/+2g5dXR3/fMZcDjQ5pYshXTyli2E6/rH3Y14/YRrG6ePtr+1wqS64&#10;3NQTBmU/9Gk8167TBAxyOUDAuifP/e9fp353cOMxTDaTRPEDRoVuHvorzAxRKuDPolKMM8OP2MFT&#10;f6u8xzsRMF/8gEFhNd3+0GOc5o3t/j/+6+nhYoCKQkKnAWsaIIJumBt8uPkh6n4U+9HX0hDSqcnN&#10;D6NC3WTQj/W+0GQaMf6ihafb082PnO8C/5ds/n9jOdmAd0L3Nox7k+l85fwVpmPIZA1OU76sQI0R&#10;WKxdJ9tJDBGUG7Y446F3btHyC4H4PzOezzNuK7+e8fzvDPBDCE8s8Ucb7pcWy88+TOeflrz7BwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEPlbjrhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwVu7ibGxxmxKKeqpCLaC9LbNTpPQ7GzIbpP03zue9DTMvMeb7+WrybZiwN43jhTE8wgE&#10;UulMQ5WCr/3bbAnCB01Gt45QwRU9rIrbm1xnxo30icMuVIJDyGdaQR1Cl0npyxqt9nPXIbF2cr3V&#10;gde+kqbXI4fbVj5EUSqtbog/1LrDTY3leXexCt5HPa6T+HXYnk+b62G/+PjexqjU/d20fgERcAp/&#10;ZvjFZ3QomOnoLmS8aBXMkviJrSwkPNnwnC4eQRz5ECUpyCKX/ysUPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAejYLbWwgAAKIiAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBD5W464QAAAAoBAAAPAAAAAAAAAAAAAAAAALUKAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwwsAAAAA&#10;">
+              <v:group w14:anchorId="09FABEC2" id="Group 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:-15.85pt;margin-top:6.85pt;width:498.55pt;height:44.95pt;z-index:251662336;mso-width-relative:margin;mso-height-relative:margin" coordorigin="8025" coordsize="71051,10318" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0uKSYRggAAHgiAAAOAAAAZHJzL2Uyb0RvYy54bWzMWtuO48YRfQ/gfyD47h1W31vYWSOO40UA&#10;wzHgDfLM0UgjwZKokJyV9u9z+ia2N3C3so6BAAOJHB2WqutyurpKb7+5Hg/Nx8047YfTY0tvurbZ&#10;nNbD8/708tj+48P3X5u2meb+9NwfhtPmsf20mdpv3n31p7eX82rDht1weN6MDYScptXl/Nju5vm8&#10;eniY1rvNsZ/eDOfNCR9uh/HYz7gdXx6ex/4C6cfDA+s69XAZxufzOKw304T/fhc+bN95+dvtZj3/&#10;fbudNnNzeGyh2+xfR//65F4f3r3tVy9jf97t11GN/gu0OPb7E770Juq7fu6b13H/H6KO+/U4TMN2&#10;frMejg/Ddrtfb/wasBrqPlvN+3F4Pfu1vKwuL+ebmWDaz+z0xWLXP358P55/Pv80Bu1x+cOw/mWC&#10;XR4u55dV/rm7f1nA1+14dA9hEc3VW/TTzaKb69ys8U/FOUkj22aNz6TujJLB5Osd/OIeMx2TnLcN&#10;PqfojvXur/FxTZ0krcPj1HEy5J9/6Ffp20/D9/vDIal7U+9yRjxNi8mm32eyn3f9eeM9MTmT/DQ2&#10;+2csiAsyVhMUPPVHRPf7GEjcLdKpAKyzbbybopmT7tFyrOOdcUIyGyQDSmEF04hcZ0CljZbKyc4M&#10;sH6d5vebwbui//jDNONjxOFzuup36Wp9PaXLEYnhUuLgU2JuG6TE2DZIiafgn3M/u+ecKHfZXB5b&#10;qziDN9tmB1dppg2XPuSPw8fNh8EjZ+dR4Mh0YTmGSSIbNV6Ah9OvH2DCuCDBErXshKH4QIKl93OU&#10;T4iYCO+4lroC7xgj5aUraQSvSEe46i7CSShVkS6VtCIoIzVTnSgrIwV8HeGciS7ZJi0xvcelIvqZ&#10;Ja+7CwTmMwTOT7D0HuEwo45LFdIgrsrKCKmFtUE6E5KxCpxxA2c6N3HLOYwUIjEpkd6jMtxoJHeA&#10;K6HJVODCKgpEwLmxrGJI3lkRc4aT6kASRWWY0lwGuzMXoBXdGeMy2p1pa2pLJW0YmM1ZhimlTEUZ&#10;QhqJ4FUmNfGKMh0yTSU4MVNxU8eF7CJcWI7LkmVIMeIm2J3dAUeQgwbCUmVVGZJMcBGC4I6lkkDy&#10;KbCdN6Ts8EVF3YUWzCbpzOVhGY4MklE6w2IrlhHYrozwypDluisnH3HNFbjI6U4IgkoAE+eaicAz&#10;JHBXTg9i1sIeQTppW4lIAhNJKOyUQbjbih1BLBzM5dBaGTigaEZEu9WBB6TlYLMyGlYxYZ1CdBUW&#10;oM5yR1tOExClqBgFe4UxYZVkLdijqEmHzSIyOxGvkaPUOpKd7GqbANS20ZVusy5pYRRXFPxYASIz&#10;WbAy1YRqZSUs66xWVRb5K7EHOmzdCqg4wCYBXDWw4gLcc6fvJEJYBjXqYSEFCol7Iw4WwO7k1agH&#10;s9vgeUjaep6gEkOOR9NVcxCbGEwW0PUEh1NkCuU6e6DCkvJuamJGWBPCg9V5j0nPpC5A4mUpnqNA&#10;jw5fU0JHHnXouIQiOhjCo2EeVWGDYGSPDqYvyg4k6tDRrSV0iA0PDgFTAoeoc+AYiiVwYFAPDkFe&#10;AiNTeKA7lz6VLSPwp5McE7MkOdCnB4eUL4I9ezpwJJMS2BOSxwaSKmE90TmsCeRXwgY7RDotAW9C&#10;baDpEvamrA30X8IG9nTaEnYWcE6R9xcDU9y1SrIX36UdsYRewgI6+d22hF4ijuJOXkIvwUyxSiih&#10;lzxJFUgJje93hYw3YaxvivAlwVP1VIQv7JFqsyI8lHhemVj5leAZ75EIdWURvpAquaoV9VMRvjA2&#10;4USssa2W4Pl24M7GrFyT5XuNVJ2qHBHyjQynY5wxi8rku6RCPVcp+bIdmBTinpePN9nuTkoi78pL&#10;zSoHFOXaiHLRlVUlpKAK2hglu2cVDynEvil7Na+mdKc5lQ8geaWmCWlbXmpWBKJrwKhWiGb1pUZ1&#10;hdNxaalZ3eqaP2gFFOGRa3023SE90m2EV3V3hHsr5e8wTaLcIL9u+US6Hn+HYxPtBnw9bhLxBnw9&#10;LBP1Bnw96hP5Bnw9qX51urwjZxP9evl3UELi34CvMw7lR+87CC0xcJBf50tPwbFxcA8dJw728u9g&#10;e5IEIosHU8ElOizFbMnbJCQ4ztdlvqesC4O1c107KGdNHuDxdJmobNZDug+/tKju0QdH9VsH7J71&#10;2qzBRoLhTFoutmzWv0NzBZ3Nsj1t1h4kbtFEreCz7iNi21hZ0YcvzU1yzbxK+wZdlVvvFLmGwUd5&#10;U0Rr+NaaRW0Ogq7on3V+XXks/4vGMjGuDCvvi+hG3PrWhDGdCaOd325cZ21xwr6EfbWYLzbruhPI&#10;UbBKCzVr6iMzUTVU/KWWmQHGTmjxV/JFLSMJnPmZrolfBh4W6Shq0nmHLdfXycaivi+XDahDlvmL&#10;stVOeg7PxzWpnb8+DNMmlAZuFOSHT7fxEFyaD6Awf1vGcdMqDLzcIOxpeP6EqdkFA7LHdvrXaz9u&#10;2ubwtxPmcqDJOV2M6eIpXYzz4S+DH976CdM4zR+u/+zHc3PG5WM7Y1D245DGc/0qTcCglwMErHvy&#10;NPz5dR62ezcew2QzaRRvMCoMA7s/fGaIUgF/FpVinBl+wAqehmvjIz6bGTbz9dsB4zTvbPf/YMxl&#10;8hmnh9kAFYWETgPWNEAE3TA3+HDzQ9T9KPZjZqUhpDOTmx9Gg7rJoB/rfWbJNGL8TQ/P16ern4re&#10;FP4f+fz/xnOyA++E7m0Y9ybX+cr5C1zHsJN1OE35sgI1RmCxfpV8JzFEUG7Y4pyH3rlFyy8k4h/m&#10;PL/PLOnxuxP2Duf53xng5w2eWOJPMdzvJ/J7n6bLD0be/RsAAP//AwBQSwMEFAAGAAgAAAAhAEPl&#10;bjrhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7ibGxxmxKKeqpCLaC&#10;9LbNTpPQ7GzIbpP03zue9DTMvMeb7+WrybZiwN43jhTE8wgEUulMQ5WCr/3bbAnCB01Gt45QwRU9&#10;rIrbm1xnxo30icMuVIJDyGdaQR1Cl0npyxqt9nPXIbF2cr3Vgde+kqbXI4fbVj5EUSqtbog/1LrD&#10;TY3leXexCt5HPa6T+HXYnk+b62G/+PjexqjU/d20fgERcAp/ZvjFZ3QomOnoLmS8aBXMkviJrSwk&#10;PNnwnC4eQRz5ECUpyCKX/ysUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0uKSYRggA&#10;AHgiAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBD5W46&#10;4QAAAAoBAAAPAAAAAAAAAAAAAAAAAKAKAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;rgsAAAAA&#10;">
                 <v:shape id="Graphic 3" o:spid="_x0000_s1028" style="position:absolute;left:20308;width:54942;height:6787;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9632315,1727835" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVEINuywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iG5itcbUVYogtBeh/rk/sq/Z1OzbmN1q2k/vCgWPw8z8hpkvO1uLM7W+cqwgHSYg&#10;iAunKy4V7HfrQQbCB2SNtWNS8EselouH3hxz7S78SedtKEWEsM9RgQmhyaX0hSGLfuga4uh9udZi&#10;iLItpW7xEuG2lqMkeZEWK44LBhtaGSqO2x+r4Ng3lOxOh9M4m9gPP8q+N7L5U+rpsXt7BRGoC/fw&#10;f/tdK5g8j9NsNk2ncLsU74BcXAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVEINuywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m9631807,825119r-6922,-74638l9615335,703757r-13119,-45326l9585706,614667r-19761,-42063l9543085,532409r-25794,-38189l9488716,458203r-31217,-33681l9423819,393306r-36017,-28588l9349613,338924r-40196,-22847l9267355,296316r-43764,-16510l9178265,266687r-46724,-9551l9083561,251282r-49060,-1981l1621383,249301r-49060,1981l1524342,257136r-38582,7887l1474292,252945r-32042,-30454l1408684,193700r-35027,-27076l1337246,141338r-37744,-23432l1260500,96393,1220304,76860,1178979,59385,1136586,44018,1093203,30848,1048880,19913r-45174,-8610l957719,5067,910996,1270,863612,,816229,1270,769518,5067r-45987,6236l678345,19913,634034,30848,590651,44018,548259,59385,506933,76860,466737,96393r-39001,21513l389991,141338r-36411,25286l318554,193700r-33566,28791l252945,252945r-30454,32043l193700,318554r-27076,35014l141338,389991r-23432,37745l96393,466737,76860,506933,59385,548259,44030,590638,30848,634034,19913,678345r-8610,45186l5067,769518,1270,816229,,863612r1270,47384l5067,957719r6236,45974l19913,1048880r10935,44323l44030,1136586r15355,42393l76860,1220304r19533,40196l117906,1299502r23432,37744l166624,1373657r27076,35027l222491,1442250r30454,32029l284988,1504734r33566,28791l353580,1560601r36411,25286l427736,1609318r39001,21514l506933,1650365r41326,17475l590651,1683207r43383,13182l678345,1707311r45186,8624l769518,1722170r46711,3785l863612,1727238r47384,-1283l957719,1722170r45987,-6235l1048880,1707311r44323,-10922l1136586,1683207r42393,-15367l1220304,1650365r40196,-19533l1299502,1609318r37744,-23431l1373657,1560601r35027,-27076l1442250,1504734r32042,-30455l1504734,1442250r6096,-7112l1524342,1437894r47981,5854l1621383,1445729r7413118,l9083561,1443748r47980,-5854l9178265,1428343r45326,-13119l9267355,1398714r42062,-19761l9349613,1356106r38189,-25794l9423819,1301724r33680,-31204l9488716,1236827r28575,-36017l9543085,1162634r22860,-40208l9585706,1080363r16510,-43764l9615335,991273r9550,-46724l9630727,896581r1080,-26657l9631807,825119xe" filled="f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Textbox 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:8025;top:6787;width:1352;height:3531;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZW/SrygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMoXedGMLYlI3ItJCoVCM8eBxmh2TJdnZmN1q+u/dQkGYy8d78+bNaj3aTlxo8Maxgvks&#10;AUFcOW24VnAo36dLED4ga+wck4Jf8rDOHyYrzLS7ckGXfahFDGGfoYImhD6T0lcNWfQz1xNH7eQG&#10;iyHiUEs94DWG204+J8lCWjQcLzTY07ahqt3/WAWbIxdv5vz1vStOhSnLNOHPRavU0+O4eQURaAx3&#10;8//2h4715y9x0mUKfy9FBpnfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFlb9KvKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="57C38102" w14:textId="77777777" w:rsidR="00CE2174" w:rsidRDefault="00CE2174" w:rsidP="00CE2174">
                         <w:pPr>
                           <w:spacing w:line="555" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b/>
                             <w:sz w:val="55"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-10"/>
@@ -2437,51 +2437,51 @@
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="10"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="685287BC" id="_x0000_s1031" style="position:absolute;margin-left:-15.85pt;margin-top:6.9pt;width:471.7pt;height:44.95pt;z-index:251700224;mso-width-relative:margin;mso-height-relative:margin" coordorigin="8025" coordsize="67225,10318" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4Ekf4SQgAAIIiAAAOAAAAZHJzL2Uyb0RvYy54bWzMWluP40QWfkfiP1h+Z+K6V0WTQewCIyQE&#10;SDNon91upxORxFnbPcn8e766xUWzVGWHXcRLx2l/Pj51Ll+dOievv7weD9WHfpz2w2lTk1dNXfWn&#10;bnjcn5429c/vv/1C19U0t6fH9jCc+k39sZ/qL998/tnry3nd02E3HB77sYKQ07S+nDf1bp7P69Vq&#10;6nb9sZ1eDef+hJvbYTy2M76OT6vHsb1A+vGwok0jV5dhfDyPQ9dPE/77tb9Zv3Hyt9u+m3/cbqd+&#10;rg6bGrrN7u/o/j7Yv6s3r9v109ied/suqNF+ghbHdn/CS2+ivm7ntnoe978Tddx34zAN2/lVNxxX&#10;w3a773q3BqyGNC9W83Ycns9uLU/ry9P5ZiaY9oWdPlls98OHn8Zq/7ipVV2d2iNc5N5aUWuay/lp&#10;DcTb8fzu/NPo14fL74fulwm3Vy/v2+9PC/i6HY/2ISyzujqbf7zZvL/OVYd/CmMaSUlddbgnVKOl&#10;8E7pdvCcfUw3VDBWV7hPgsO63TfhcakoFYL7x0nDiCbu+VW7jm8/Dd/uD4eo7k29yxkRNy1Gnf6c&#10;Ud/t2nPvfDVZkwWjIvqjUX2IMW9Wh7E2dUae1lMwb9Q5WIw2rNEEnknWfjMcN5wqxLQ1nFRaCWll&#10;Jwvvnqf5bT84F7Qfvp9m3EaEPsardhevuuspXo5IGZssB5csc10hWca6QrI8eL+c29k+Z0XZy+qy&#10;qY1klMHu1Q4uUlRpJlwyHIcP/fvBIWfrSeCIbvxyNBWEmKDxAjycfvsA5VpDMJaoRMM1CQ9EWPw8&#10;B/kEkRLgDVNCFeANpUQ66VJozgrShUZ8BjjhUhakCykM98oIRWXD88oIDl8HOKO8ibaJS4yfYakC&#10;hjZIG1jGBgJ1mQHnR1j8DHCYUYWlcqERV3lluFDcGC+dckEdG2SkU6bhTKsMM4zBSD4SoxLxMyjD&#10;tEJSe7jkiugCnBtJPAEwpg0tGJI1hoecYUQ2quAmKhUT3u7UBmhBd0qZCHanyujSUonSFIxmLUOl&#10;lLqgDEEace9VKhRhBWUaZJqMcEJ1wU0N46IJcG4YLnNuIqBlpr3d6R1wBDlowC9VFJUhgnLGfRDc&#10;sVTCkXwSbOcMKRq8KKs7V5yaKJ3aPMzDkUEiSKdYbMEyHNuUxqYDZYhhqsknH2GKSXCRgyMICgFM&#10;GFOUe54hHN/y6UGoMbCHl04UdtP8UsFEAgpbZRDupmBHEAsDc1m0khoOyJoR0W6U5wFhGNgsj4ZV&#10;tF8n502BBUhjmKUtqwmIkheMgr1Ca79KYgzYI6tJg80iMDshrESOQqlAdqIpbQJQ2wRX2s06p4WW&#10;TBLvxwIQmUm9lUlJqJJGwLLWakVlkb8Ce6DFlq2AigNs4sFFA0vGwT13+k4ghIVXoxwWgqOQuDfi&#10;YAHsTk6NcjDbDZ75pC3nCSox5HgwXTEHsYnBZB5dTnA4RcRQLrMHKixXD1snlqmJam60Dw9a5j0q&#10;HJPaAAmXuXgOAh3avyaHDspadFhCFu0N4dAwjyywgTeyQ3vTZ2V7ErXo4NYc2seGA/uAyYF91Flw&#10;CMUc2DOoA/sgz4GRKczTnU2fwpbh+dNKDomZk+zp04F9ymfBjj0tOJBJDuwIyWE9SeWwjugsVnvy&#10;y2G9HQKd5oA3ocbTdA57U9Z4+s9hPXtabQl2FnBOlvcXA5Owa+VkL76LO2IOvYQFdHK7bQ69RBwJ&#10;O3kOvQQzCVVCDr3kCQkVSA6N99tCxpkw1DdZ+JLgsXrKwhf2iLVZFu551CkTKr8cPOE9wn1dmYUv&#10;pEps1Yr6KQtfGJvgRKywrebg6XZgz8Y0X5Ole42QjSwcEdKNDKdjnDGzyqS7pEQ9Vyj5kh2YSMQ9&#10;yx9vkt2dSIG8yy81qRwImFvzfNGVVCVEQhW0MXJ2TyoeIhH7Ou/VtJpSjWIkfwBJKzVFkLb5pSZF&#10;ILoGlJQK0aS+VKiucDrOLTWpW23zB62ALDxwrcumO6QHug3wou6WcG+l/B2miZTr5ZctH0nX4e9w&#10;bKRdjy/HTSRejy+HZaRejy9HfSRfjy8n1W9Ol3fkbKRfJ/8OSoj86/FlxiHp0fsOQosM7OWX+dJR&#10;cGgc3EPHkYOd/DvYnggCIgsHU84EOizZbEnbJIQznK/zfE+SLgzWzlTpoJw0eYDH03miMkkP6T78&#10;0qK6Rx8c1W8dsHvWa5IGG+EUZ9J8sWWS/h2aK+hs5u1pkvYgYQZN1AI+6T4itrURBX3Y0twktplX&#10;aN+gq3LrnSLXMPDIb4poDd9as6jNQdAF/ZPOry2PxX/RWCaUSU3z+yK6Ebe+NcEAT/uRzh+3lpO2&#10;OMG+hH01my8m6boTkCOn+XaYSZr6yExUDQV/yWVmgHETWvyFfJHLSAJnfqpK4peBh0E68pJ01mDL&#10;dXWyNqjv82UD6pBl/iJNsZOewtNxTWznd4dh6n1pYEdBbvh0Gw/BpekACnO3ZQwXB152BvcwPH7E&#10;tOyCGeymnv793I59XR2+O2EeB5qc48UYLx7ixTgf/jm4sa6bMI3T/P76r3Y8V2dcbuoZg7IfhjiW&#10;a9dxAga9LMBj7ZOn4avnedju7XgME82oUfiCEaGdg/4Fs0J0sfys8D00fxiulYt0+2rME99hQFjN&#10;138MGKM5J9v/T/95apgMTFFAqDhQjYND0AxGpn5uiHofRX7IqDh8tOaxc8NgSDsRdOO8FxaMo8U/&#10;9Ox8fbi60bKL+cWyf9rXfxePgbteuMxVyp/gMnR+kci+NYnzAlp41iftOvqMwo12su2GveiVG4y8&#10;feL935x2i77/UYLe4TT3ewL80MERSfhRhv0lRfrdpeXy05E3vwIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHRtiuXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxax0RQCHGqqgJO&#10;FRItEuLmxtskaryOYjdJ/57tiR535ml2Jl9OrhUD9qHxpEHNExBIpbcNVRq+d++zZxAhGrKm9YQa&#10;zhhgWdze5CazfqQvHLaxEhxCITMa6hi7TMpQ1uhMmPsOib2D752JfPaVtL0ZOdy18iFJnqQzDfGH&#10;2nS4rrE8bk9Ow8doxlWq3obN8bA+/+4eP382CrW+v5tWryAiTvEfhkt9rg4Fd9r7E9kgWg2zVC0Y&#10;ZSPlCQy8qIuwZyFJFyCLXF5PKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOBJH+EkI&#10;AACCIgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdG2K&#10;5d8AAAAKAQAADwAAAAAAAAAAAAAAAACjCgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AK8LAAAAAA==&#10;">
+              <v:group w14:anchorId="685287BC" id="_x0000_s1031" style="position:absolute;margin-left:-15.85pt;margin-top:6.9pt;width:471.7pt;height:44.95pt;z-index:251700224;mso-width-relative:margin;mso-height-relative:margin" coordorigin="8025" coordsize="67225,10318" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/iVePOQgAAGAiAAAOAAAAZHJzL2Uyb0RvYy54bWzMWtuO20YSfV8g/0DwPRb73i14HOwmG2OB&#10;IAkQB3nmcKiRsJLIkBxL/vs9fRPbDtKtOAmwLxIpHZaq63K6ukqvv7qejtX7fpoPw/mhJq+auurP&#10;3fB0OD8/1D+/+/ZLXVfz0p6f2uNw7h/qD/1cf/Xmi3+8vozbng774fjUTxWEnOftZXyo98sybjeb&#10;udv3p3Z+NYz9GV/uhunULridnjdPU3uB9NNxQ5tGbi7D9DROQ9fPMz79xn9Zv3Hyd7u+W37Y7eZ+&#10;qY4PNXRb3OvkXh/t6+bN63b7PLXj/tAFNdrP0OLUHs740Zuob9qlrV6mw29EnQ7dNMzDbnnVDafN&#10;sNsdut6tAashzSereTsNL6Nby/P28jzezATTfmKnzxbbff/+7TT+NP44ee1x+d3Q/XeGXTaX8Xmb&#10;fm/vn1fwdTed7ENYRHV1Fv1ws2h/XaoOHwpjGklJXXX4TqhGS+FN3u3hF/uYbqhgrK7wPQnu6Pb/&#10;Do9LRakQ3D9OGkY0cc9v2m389fPw7eF4jOre1LuMiKd5Ndn850z2074de+eJ2Zrkx6k6PEH3ujq3&#10;J0T12xBAzC7O/jQw1qbhbg7mjToHi9GGNZqoj9Z+Mxw3nCpErDWcVFoJaWUnC+9e5uVtPzgXtO+/&#10;mxd8jfh7ilftPl5113O8nJAQNhWOLhWWukIqTHWFVHj0fhnbxT5nRdnL6vJQG8kog92rPVykqNJM&#10;uFA/De/7d4NDLtaTwBHd+OVoKggxQeMVeDx//ADlWkMwlqhEwzUJD0RYfB+DfIJICfCGKaEK8IZS&#10;Ip10KTRnBelCIz4DnHApC9KFFIZ7ZYSisuF5ZQSHrwOcUd5E28QlxvewVAFDG6QNLGMDgbrMgPMj&#10;LL4HOMyowlK50IirvDJcKG6Ml065oLQAp0zDmVYZZhiDkXwkRiXie1CGaYWk9nDJFdEFODeSeAJg&#10;TBtaMCRrDA85w4hsVMFNVComvN2pDdCC7pQyEexOldGlpRKlKRjNWoZKKXVBGYI04t6rVCjCCso0&#10;yDQZ4YTqgpsaxkUT4NwwXObcREDLTHu70zvgCHLQgF+qKCpDBOWM+yC4Y6mEI/kk2M4ZUjT4oazu&#10;XHFqonRq8zAPRwaJIJ1isQXLcGxTGpsOlCGGqSaffIQpJsFFDo4gKAQwYUxR7nmGcNzl04NQY2AP&#10;L50o7Kb5pYKJBBS2yiDcTcGOIBYG5rJoJTUckDUjot0ozwPCMLBZHg2raL9OzpsCC5DGMEtbVhMQ&#10;JS8YBXuF1n6VxBiwR1aTBptFYHZCWIkchVKB7ERT2gSgtgmutJt1TgstmSTejwUgMpN6K5OSUCWN&#10;gGWt1YrKIn8F9kCLLVsBFQfYxIOLBpaMg3vu9J1ACAuvRjksBEchcW/EwQLYnZwa5WC2GzzzSVvO&#10;E1RiyPFgumIOYhODyTy6nOBwioihXGYPVFiuHrZOLFMT1dxoHx60zHtUOCa1ARIuc/EcBDq0/5kc&#10;Oihr0WEJWbQ3hEPDPLLABt7IDu1Nn5XtSdSig1tzaB8bDuwDJgf2UWfBIRRzYM+gDuyDPAdGpjBP&#10;dzZ9CluG508rOSRmTrKnTwf2KZ8FO/a04EAmObAjJIf1JJXDOqKzWO3JL4f1dgh0mgPehBpP0zns&#10;TVnj6T+H9exptSXYWcA5Wd5fDUzCrpWTvfou7og59BoW0Mnttjn0GnEk7OQ59BrMJFQJOfSaJyRU&#10;IDk0ft8WMs6Eob7JwtcEj9VTFr6yR6zNsnDPo06ZUPnl4AnvEe7ryix8JVViq1bUT1n4ytgEJ2KF&#10;bTUHT7cDezam+Zos3WuEbGThiJBuZDgd44yZVSbdJSXquULJl+zARCLuWf54k+zuRArkXX6pSeVA&#10;wNya54uupCohEqqgjZGze1LxEInY13mvptWUahQj+QNIWqkpgrTNLzUpAtE1oKRUiCb1pUJ1hdNx&#10;bqlJ3WqbP2gFZOGBa1023SE90G2AF3W3hHsr5e8wTaRcL79s+Ui6Dn+HYyPtenw5biLxenw5LCP1&#10;enw56iP5enw5qT46Xd6Rs5F+nfw7KCHyr8eXGYekR+87CC0ysJdf5ktHwaFxcA8dRw528u9geyII&#10;iCwcTDkT6LBksyVtkxDOcL7O8z1JujBYO1Olg3LS5AEeT+eJyiQ9pPvwa4vqHn1wVL91wO5Zr0ka&#10;bIRTnEnzxZZJ+ndorqCzmbenSdqDhBk0UQv4pPuI2NZGFPRha3OT2GZeoX2Drsqtd4pcw8Ajvymi&#10;NXxrzaI2B0EX9E86v7Y8Fn+gsUwok5rm90V0I259a4LxnPYjnd9vXCdtcYJ9CftqNl9M0nUnIEdO&#10;8+0wkzT1kZmoGgr+kuvMAOMmtPgL+SLXkQTO/FSVxK8DD4N05CXprMGW6+pkbVDf58sG1CHr/EWa&#10;Yic9hafjmtjO747D3PvSwI6C3PDpNh6CS9MBFOZu6xhu3vqBlx2EPQ5PHzAtu2BA9lDPv760U19X&#10;x/+cMY8DTS7xYooXj/FiWo5fD25o6yZM07y8u/7STmM14vKhXjAo+36IY7l2Gydg0MsCPNY+eR7+&#10;+bIMu4Mdj2GiGTUKNxgR+oHd3z4rRBfLzwrfQfPH4Vq5SE9mhdVy/deAMZpzsv3cG3GddIapYTIw&#10;RQGh4kA1Dg5BMxiZ+rkh6n0U+SGj4vDRmsfODYMh7UTQjfM+sWAcLf6uZ5fr49VNQV3Mr5b9077+&#10;f/EYuOsTl7lK+TNchs4vEtm3JnFeQAvP+qTdRp9RuNFOtt2wF71yg5G3T7y/zWm36PuLEvQOp7n/&#10;E+BvDI5Iwl8u7P8k0nuXlusfQ978DwAA//8DAFBLAwQUAAYACAAAACEAdG2K5d8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FrHRFAIcaqqAk4VEi0S4ubG2yRqvI5iN0n/&#10;nu2JHnfmaXYmX06uFQP2ofGkQc0TEEiltw1VGr5377NnECEasqb1hBrOGGBZ3N7kJrN+pC8ctrES&#10;HEIhMxrqGLtMylDW6EyY+w6JvYPvnYl89pW0vRk53LXyIUmepDMN8YfadLiusTxuT07Dx2jGVare&#10;hs3xsD7/7h4/fzYKtb6/m1avICJO8R+GS32uDgV32vsT2SBaDbNULRhlI+UJDLyoi7BnIUkXIItc&#10;Xk8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/iVePOQgAAGAiAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0bYrl3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJMKAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwsAAAAA&#10;">
                 <v:shape id="Graphic 3" o:spid="_x0000_s1032" style="position:absolute;left:20308;width:54942;height:6787;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9632315,1727835" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBx1bDuwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hDbzImiqblNooIgzcZbDW3R/Ns+lsXmqT2W5//XIY7Pjx/S72k+3EnQbfOlawSlIQxLXT&#10;LTcKztXLYwbCB2SNnWNS8E0e9rv5rMBcu5Hf6V6GRsQQ9jkqMCH0uZS+NmTRJ64njtzFDRZDhEMj&#10;9YBjDLedXKfpRlpsOTYY7OloqL6WX1bBdWkorW4ft6fs2b76dfb5JvsfpRYP02ELItAU/sV/7pNW&#10;ELfGK/EGyN0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHVsO7BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m9631807,825119r-6922,-74638l9615335,703757r-13119,-45326l9585706,614667r-19761,-42063l9543085,532409r-25794,-38189l9488716,458203r-31217,-33681l9423819,393306r-36017,-28588l9349613,338924r-40196,-22847l9267355,296316r-43764,-16510l9178265,266687r-46724,-9551l9083561,251282r-49060,-1981l1621383,249301r-49060,1981l1524342,257136r-38582,7887l1474292,252945r-32042,-30454l1408684,193700r-35027,-27076l1337246,141338r-37744,-23432l1260500,96393,1220304,76860,1178979,59385,1136586,44018,1093203,30848,1048880,19913r-45174,-8610l957719,5067,910996,1270,863612,,816229,1270,769518,5067r-45987,6236l678345,19913,634034,30848,590651,44018,548259,59385,506933,76860,466737,96393r-39001,21513l389991,141338r-36411,25286l318554,193700r-33566,28791l252945,252945r-30454,32043l193700,318554r-27076,35014l141338,389991r-23432,37745l96393,466737,76860,506933,59385,548259,44030,590638,30848,634034,19913,678345r-8610,45186l5067,769518,1270,816229,,863612r1270,47384l5067,957719r6236,45974l19913,1048880r10935,44323l44030,1136586r15355,42393l76860,1220304r19533,40196l117906,1299502r23432,37744l166624,1373657r27076,35027l222491,1442250r30454,32029l284988,1504734r33566,28791l353580,1560601r36411,25286l427736,1609318r39001,21514l506933,1650365r41326,17475l590651,1683207r43383,13182l678345,1707311r45186,8624l769518,1722170r46711,3785l863612,1727238r47384,-1283l957719,1722170r45987,-6235l1048880,1707311r44323,-10922l1136586,1683207r42393,-15367l1220304,1650365r40196,-19533l1299502,1609318r37744,-23431l1373657,1560601r35027,-27076l1442250,1504734r32042,-30455l1504734,1442250r6096,-7112l1524342,1437894r47981,5854l1621383,1445729r7413118,l9083561,1443748r47980,-5854l9178265,1428343r45326,-13119l9267355,1398714r42062,-19761l9349613,1356106r38189,-25794l9423819,1301724r33680,-31204l9488716,1236827r28575,-36017l9543085,1162634r22860,-40208l9585706,1080363r16510,-43764l9615335,991273r9550,-46724l9630727,896581r1080,-26657l9631807,825119xe" filled="f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Textbox 4" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:8025;top:6787;width:1352;height:3531;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWKgUqwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aaoH0a5RRFYQBLHWg8e3zbMNNi/dJmr990ZY2OMwM98w82Vna3Gn1hvHCkbDBARx&#10;4bThUsEp3wymIHxA1lg7JgVP8rBcfPTmmGr34Izux1CKCGGfooIqhCaV0hcVWfRD1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QiLRqOCxU2tK6ouB5vVsHqzNm3+d3/HLJLZvJ8lvBuclWq/9mtvkAE6sJ/+K+9&#10;1Qpm8L4Sb4BcvAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWKgUqwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="23E7244F" w14:textId="77777777" w:rsidR="00396530" w:rsidRDefault="00396530" w:rsidP="00396530">
                         <w:pPr>
                           <w:spacing w:line="555" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b/>
                             <w:sz w:val="55"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-10"/>
                             <w:w w:val="75"/>
                             <w:sz w:val="55"/>
                           </w:rPr>
                           <w:t>1</w:t>
@@ -2786,299 +2786,299 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="009D0C22" w14:textId="77777777" w:rsidR="00396530" w:rsidRDefault="00396530" w:rsidP="00565224">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="45" w:right="198"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3E4161" w14:textId="6497335A" w:rsidR="00CE2174" w:rsidRPr="003B1089" w:rsidRDefault="00CE2174">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C3597CD" w14:textId="3392CAAB" w:rsidR="00CE2174" w:rsidRDefault="00605613" w:rsidP="005C7ED3">
+    <w:p w14:paraId="3C3597CD" w14:textId="3392CAAB" w:rsidR="00CE2174" w:rsidRDefault="00CE2174" w:rsidP="005C7ED3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:anchor="LEGISCTA000044424493" w:history="1">
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>- Code</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-23"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>général</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>la</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>fonction</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>publique</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-23"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>(CGFP),</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>articles</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-22"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>L.826-</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:w w:val="90"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-8"/>
             <w:w w:val="90"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>à</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-23"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>L.826-</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2174" w:rsidRPr="00B92D5C">
+        <w:r w:rsidRPr="00B92D5C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:w w:val="90"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CE2174" w:rsidRPr="00CE2174">
+      <w:r w:rsidRPr="00CE2174">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="90"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE2174" w:rsidRPr="00CE2174">
+      <w:r w:rsidRPr="00CE2174">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065C47A2" w14:textId="240A6624" w:rsidR="00CE2174" w:rsidRDefault="00CE2174" w:rsidP="005C7ED3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5297,51 +5297,51 @@
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:w w:val="105"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>publics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BFBD7FD" w14:textId="01D11083" w:rsidR="000B047B" w:rsidRPr="00396530" w:rsidRDefault="007F32AA" w:rsidP="007F32AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BEF18B0" wp14:editId="32CFF18B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BEF18B0" wp14:editId="26BED86B">
             <wp:extent cx="7322024" cy="10354895"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -5492,51 +5492,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Préconisation : lettre à envoyer en LRAR ou contre certificat de remise en main propre.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="26AB9E58" id="Zone de texte 2" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:89.55pt;margin-top:2.9pt;width:363.85pt;height:20.55pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1AQ0eMQIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztukiZWnNU221SV&#10;th/StpfeMMYxKjAUSOzdX98BZ7Pp16WqD4hhmMebNzNeXw1akaNwXoKp6HSSUyIMh0aafUW/fN69&#10;WFLiAzMNU2BERe+Fp1eb58/WvS1FAR2oRjiCIMaXva1oF4Its8zzTmjmJ2CFQWcLTrOApttnjWM9&#10;omuVFXm+yHpwjXXAhfd4ejM66Sbht63g4WPbehGIqihyC2l1aa3jmm3WrNw7ZjvJTzTYP7DQTBp8&#10;9Ax1wwIjByd/g9KSO/DQhgkHnUHbSi5SDpjNNP8lm7uOWZFyQXG8Pcvk/x8s/3D85IhssHarYpFP&#10;Xy5mBSWGaazVV6wYaQQJYgiCFFGr3voSQ+4sBoXhNQwYl/L29hb4N08MbDtm9uLaOeg7wRrkOo2R&#10;2UXoiOMjSN2/hwbfYocACWhonY5CojQE0bFm9+c6IQ/C8XC2KPLlak4JRx+yXi3n6QlWPkZb58Nb&#10;AZrETUUd9kFCZ8dbHyIbVj5eiY95ULLZSaWS4fb1VjlyZNgzu/Sd0H+6pgzpK7qaF/NRgL9C5On7&#10;E4SWAZtfSV3R5fkSK6Nsb0yTWjMwqcY9UlbmpGOUbhQxDPWQypcUiBrX0NyjsA7GXsfZxE0H7oGS&#10;Hvu8ov77gTlBiXpnsDir6WwWByMZs/mrAg136akvPcxwhKpooGTcbkMapqibgWssYiuTvk9MTpSx&#10;f5Psp1mLA3Jpp1tPf4TNDwAAAP//AwBQSwMEFAAGAAgAAAAhAJdcCEbeAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdQolbUKcCiGB6A0Kgqsbb5MIex1sNw1/z3KC245m&#10;NPumWk/OihFD7D0pmM8yEEiNNz21Ct5eHy5XIGLSZLT1hAq+McK6Pj2pdGn8kV5w3KZWcAnFUivo&#10;UhpKKWPTodNx5gck9vY+OJ1YhlaaoI9c7qy8yrJcOt0Tf+j0gPcdNp/bg1OwWjyNH3Fz/fze5Htb&#10;pIvl+PgVlDo/m+5uQSSc0l8YfvEZHWpm2vkDmSgs62Ux56iCG17AfpHlfOwULPICZF3J/wPqHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1AQ0eMQIAAFkEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXXAhG3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
+              <v:shape w14:anchorId="26AB9E58" id="Zone de texte 2" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:89.55pt;margin-top:2.9pt;width:363.85pt;height:20.55pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa/H0RFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O2yAQx++V+g6Ie2PHStLEirPaZpuq&#10;0nZbadsHwBjbqJihQGKnT98Be7Pp16UqB8Qw8GfmN8P2ZugUOQnrJOiCzmcpJUJzqKRuCvrl8+HV&#10;mhLnma6YAi0KehaO3uxevtj2JhcZtKAqYQmKaJf3pqCt9yZPEsdb0TE3AyM0OmuwHfNo2iapLOtR&#10;vVNJlqarpAdbGQtcOIe7d6OT7qJ+XQvuP9a1E56ogmJsPs42zmWYk92W5Y1lppV8CoP9QxQdkxof&#10;vUjdMc/I0crfpDrJLTio/YxDl0BdSy5iDpjNPP0lm8eWGRFzQTjOXDC5/yfLH06P5pMlfngDAxYw&#10;JuHMPfCvjmjYt0w34tZa6FvBKnx4HpAlvXH5dDWgdrkLImX/ASosMjt6iEJDbbtABfMkqI4FOF+g&#10;i8ETjpuLVZauN0tKOPqyVbpZL+MTLH+6bazz7wR0JCwKarGoUZ2d7p0P0bD86Uh4zIGS1UEqFQ3b&#10;lHtlyYlhAxzimNR/OqY06Qu6WWbLEcBfJdI4/iTRSY+drGRX0PXlEMsDtre6in3mmVTjGkNWeuIY&#10;0I0Q/VAORFYFjQQC1hKqM4K1MDYufjRctGC/U9Jj0xbUfTsyKyhR7zUWZzNfLEKXR2OxfJ2hYa89&#10;5bWHaY5SBfWUjMu9jz8jcNNwi0WsZeT7HMkUMjZjxD59nNDt13Y89fy9dz8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCXXAhG3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUK&#10;JW1CnAohgegNCoKrG2+TCHsdbDcNf89ygtuOZjT7plpPzooRQ+w9KZjPMhBIjTc9tQreXh8uVyBi&#10;0mS09YQKvjHCuj49qXRp/JFecNymVnAJxVIr6FIaSilj06HTceYHJPb2PjidWIZWmqCPXO6svMqy&#10;XDrdE3/o9ID3HTaf24NTsFo8jR9xc/383uR7W6SL5fj4FZQ6P5vubkEknNJfGH7xGR1qZtr5A5ko&#10;LOtlMeeoghtewH6R5XzsFCzyAmRdyf8D6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;mvx9ERQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAl1wIRt4AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5EA5ADEB" w14:textId="2981ECF1" w:rsidR="005C7ED3" w:rsidRPr="005C7ED3" w:rsidRDefault="005C7ED3" w:rsidP="005C7ED3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005C7ED3">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Préconisation : lettre à envoyer en LRAR ou contre certificat de remise en main propre.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -5673,51 +5673,51 @@
                                 <w:i/>
                                 <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
                               </w:rPr>
                               <w:t>Adresse postale de l’agent</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="09FF43C7" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:294.5pt;margin-top:8.45pt;width:185.9pt;height:62.8pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtIsXmKgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y4+WiMOEWXLsOA&#10;7gPodtlNluRYmCR6khK7/fWj5DTNttswHwTSJJ8eH6n1zWA0OUrnFdiKTic5JdJyEMruK/rt6+7N&#10;NSU+MCuYBisr+ig9vdm8frXuu1IW0IIW0hEEsb7su4q2IXRllnneSsP8BDppMdiAMyyg6/aZcKxH&#10;dKOzIs8XWQ9OdA649B7/3o1Bukn4TSN5+Nw0XgaiK4rcQjpdOut4Zps1K/eOda3iJxrsH1gYpixe&#10;eoa6Y4GRg1N/QRnFHXhowoSDyaBpFJepB+xmmv/RzUPLOpl6QXF8d5bJ/z9Y/un4xRElKlpMl5RY&#10;ZnBI33FUREgS5BAkKaJIfedLzH3oMDsMb2HAYaeGfXcP/IcnFrYts3t56xz0rWQCSU5jZXZROuL4&#10;CFL3H0HgXewQIAENjTNRQdSEIDoO6/E8IORBOP4srhb56gpDHGPL1bJYzNIVrHyu7pwP7yUYEo2K&#10;OlyAhM6O9z5ENqx8TomXedBK7JTWyXH7eqsdOTJcll36Tui/pWlL+oqu5sU8IVuI9WmPjAq4zFqZ&#10;il7n8YvlrIxqvLMi2YEpPdrIRNuTPFGRUZsw1EMaxyLWRulqEI+ol4Nxd/GtodGCe6Kkx72tqP95&#10;YE5Soj9Y1Hw1nc3ioidnNl8W6LjLSH0ZYZYjVEUDJaO5DelxRNoWbnE2jUqyvTA5UcZ9TGqe3k5c&#10;+Es/Zb288M0vAAAA//8DAFBLAwQUAAYACAAAACEAVYHBF94AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzW6DMBCE75X6DtZG6q0xQQ0NBBNVlVArcUrSBzCw/Ai8Rtgh9O27PbXHnRnNzpeeVjOK&#10;BWfXW1Kw2wYgkCpb99Qq+LrmzwcQzmuq9WgJFXyjg1P2+JDqpLZ3OuNy8a3gEnKJVtB5PyVSuqpD&#10;o93WTkjsNXY22vM5t7Ke9Z3LzSjDIIik0T3xh05P+N5hNVxuRsFnUeVNWJhm8cPODMW5/MibV6We&#10;NuvbEYTH1f+F4Xc+T4eMN5X2RrUTo4L9IWYWz0YUg+BAHAXMUrLwEu5BZqn8j5D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAO0ixeYqAgAAKQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFWBwRfeAAAACgEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="09FF43C7" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:294.5pt;margin-top:8.45pt;width:185.9pt;height:62.8pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANMlynEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8uWysOKtttqkq&#10;bS/Sth+AMbZRMUOBxE6/vgP2ZtP2rSoPaIYZDjNnDtu7oVPkJKyToAs6n6WUCM2hkrop6Levhze3&#10;lDjPdMUUaFHQs3D0bvf61bY3ucigBVUJSxBEu7w3BW29N3mSON6KjrkZGKExWIPtmEfXNkllWY/o&#10;nUqyNF0lPdjKWODCOTx9GIN0F/HrWnD/ua6d8EQVFGvzcbdxL8Oe7LYsbywzreRTGewfquiY1Pjo&#10;BeqBeUaOVv4F1UluwUHtZxy6BOpachF7wG7m6R/dPLXMiNgLkuPMhSb3/2D5p9OT+WKJH97CgAOM&#10;TTjzCPy7Ixr2LdONuLcW+lawCh+eB8qS3rh8uhqodrkLIGX/ESocMjt6iEBDbbvACvZJEB0HcL6Q&#10;LgZPOB5mN6t0c4MhjrH1Zp2tFvEJlj/fNtb59wI6EoyCWhxqRGenR+dDNSx/TgmPOVCyOkilomOb&#10;cq8sOTEUwCGuCf23NKVJX9DNMltGZA3hftRGJz0KVMmuoLdpWKNkAhvvdBVTPJNqtLESpSd6AiMj&#10;N34oByKrgq7C3cBWCdUZ+bIw6hH/Dxot2J+U9KjFgrofR2YFJeqDRs4388UiiDc6i+U6Q8deR8rr&#10;CNMcoQrqKRnNvY+CD3RouMfZ1DLS9lLJVDJqLLI5/Ycg4ms/Zr382t0vAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAVYHBF94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW6DMBCE75X6DtZG6q0xQQ0N&#10;BBNVlVArcUrSBzCw/Ai8Rtgh9O27PbXHnRnNzpeeVjOKBWfXW1Kw2wYgkCpb99Qq+LrmzwcQzmuq&#10;9WgJFXyjg1P2+JDqpLZ3OuNy8a3gEnKJVtB5PyVSuqpDo93WTkjsNXY22vM5t7Ke9Z3LzSjDIIik&#10;0T3xh05P+N5hNVxuRsFnUeVNWJhm8cPODMW5/MibV6WeNuvbEYTH1f+F4Xc+T4eMN5X2RrUTo4L9&#10;IWYWz0YUg+BAHAXMUrLwEu5BZqn8j5D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA0y&#10;XKcSAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFWBwRfeAAAACgEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="618B6A16" w14:textId="487648ED" w:rsidR="000B047B" w:rsidRPr="00865FD2" w:rsidRDefault="000B047B" w:rsidP="000B047B">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5103"/>
                           <w:tab w:val="left" w:pos="5954"/>
                         </w:tabs>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:i/>
                           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00865FD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:i/>
                           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
                         </w:rPr>
                         <w:t>Lieu et date,</w:t>
                       </w:r>
                     </w:p>
@@ -6225,65 +6225,52 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>participation à des périodes de formation, d’observation et/ou de mise en situation au sein de toutes collectivités, établissements publics ou administrations</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) en fonction de votre projet professionnel. Ces actions seront formalisées dans une convention tripartite entre vous-même, .......................................... (</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nom de la collectivité employeur, exemple « la mairie de</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>nom de la collectivité employeur, exemple « la mairie de...»</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E7F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) et le Centre de Gestion de la Fonction Publique Territoriale de l’Ain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE2832E" w14:textId="6A5A932A" w:rsidR="000B047B" w:rsidRPr="004E7F80" w:rsidRDefault="000B047B" w:rsidP="000B047B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7F80">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6656,51 +6643,51 @@
                                 <w:iCs/>
                                 <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0C02DC86" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:188.05pt;margin-top:48.55pt;width:185.9pt;height:51.45pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvxX0tLQIAADAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP2yAQvlfqf0DcGz/y2MSKs9pmm6rS&#10;9iFte+kNA45RMeMCiZ399R1wNpu2t6oc0AzDfHzzzbC+HVpNjtI6Baak2SSlRBoOQpl9Sb993b1Z&#10;UuI8M4JpMLKkJ+no7eb1q3XfFTKHBrSQliCIcUXflbTxviuSxPFGtsxNoJMGgzXYlnl07T4RlvWI&#10;3uokT9NF0oMVnQUuncPT+zFINxG/riX3n+vaSU90SZGbj7uNexX2ZLNmxd6yrlH8TIP9A4uWKYOP&#10;XqDumWfkYNVfUK3iFhzUfsKhTaCuFZexBqwmS/+o5rFhnYy1oDiuu8jk/h8s/3T8YokS2Ltlvsiy&#10;Ke6UGNZir75jx4iQxMvBS5IHrfrOFZjy2GGSH97CgHmxbtc9AP/hiIFtw8xe3lkLfSOZQK5ZyEyu&#10;UkccF0Cq/iMIfIsdPESgobZtEBKlIYiOPTtd+oQ8CMfDfLpIV1MMcYwt5tNsNo1PsOI5u7POv5fQ&#10;kmCU1OIcRHR2fHA+sGHF85XwmAOtxE5pHR27r7bakiPDmdnFdUb/7Zo2pC/pap7PI7KBkB/HqVUe&#10;Z1qrtqTLNKyQzoqgxjsjou2Z0qONTLQ5yxMUGbXxQzXErtyE3CBdBeKEelkYRxi/HBoN2CdKehzf&#10;krqfB2YlJfqDQc1X2WwW5j06s/lNjo69jlTXEWY4QpXUUzKaWx//SKBt4A57U6so2wuTM2Ucy6jm&#10;+QuFub/2462Xj775BQAA//8DAFBLAwQUAAYACAAAACEAp+UpoN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyP3UrDQBBG74W+wzIF7+wmVbo2ZlJECAq5avUBNsnmh2RnQ3abxrd3vNKrYZjD951J&#10;T6sdxWJm3ztCiHcRCEOVq3tqEb4+84dnED5oqvXoyCB8Gw+nbHOX6qR2Nzqb5RJawSHkE43QhTAl&#10;UvqqM1b7nZsM8a1xs9WB17mV9axvHG5HuY+ig7S6J27o9GTeOlMNl6tF+CiqvNkXtlnCENuhOJfv&#10;eaMQ77fr6wuIYNbwB8OvPqtDxk6lu1LtxYjwqA4xowhHxZMB9aSOIEoE7o1AZqn8/0L2AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK/FfS0tAgAAMAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKflKaDeAAAACgEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="0C02DC86" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:188.05pt;margin-top:48.55pt;width:185.9pt;height:51.45pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+0BaSEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3auu7FCVttsU1Xa&#10;XqRtPwBjHKNihgKJnX59B+zNpu1bVR7QDDMcZs4cNnd9q8lJOq/AMDqd5JRII6BS5sDot6/7N7eU&#10;+MBNxTUYyehZenq3ff1q09lCzqABXUlHEMT4orOMNiHYIsu8aGTL/QSsNBiswbU8oOsOWeV4h+it&#10;zmZ5vso6cJV1IKT3ePowBOk24de1FOFzXXsZiGYUawtpd2kv455tN7w4OG4bJcYy+D9U0XJl8NEL&#10;1AMPnByd+guqVcKBhzpMBLQZ1LUSMvWA3UzzP7p5ariVqRckx9sLTf7/wYpPpyf7xZHQv4UeB5ia&#10;8PYRxHdPDOwabg7y3jnoGskrfHgaKcs664vxaqTaFz6ClN1HqHDI/BggAfW1ayMr2CdBdBzA+UK6&#10;7AMReDibr/L1HEMCY6vlfLqYpyd48XzbOh/eS2hJNBh1ONSEzk+PPsRqePGcEh/zoFW1V1onxx3K&#10;nXbkxFEA+7RG9N/StCEdo+vlbJmQDcT7SRutCihQrVpGb/O4BslENt6ZKqUErvRgYyXajPRERgZu&#10;Ql/2RFWM3sS7ka0SqjPy5WDQI/4fNBpwPynpUIuM+h9H7iQl+oNBztfTxSKKNzmL5c0MHXcdKa8j&#10;3AiEYjRQMpi7kAQf6TBwj7OpVaLtpZKxZNRYYnP8D1HE137Kevm1218AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCn5Smg3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dSsNAEEbvhb7DMgXv7CZVujZm&#10;UkQICrlq9QE2yeaHZGdDdpvGt3e80qthmMP3nUlPqx3FYmbfO0KIdxEIQ5Wre2oRvj7zh2cQPmiq&#10;9ejIIHwbD6dsc5fqpHY3OpvlElrBIeQTjdCFMCVS+qozVvudmwzxrXGz1YHXuZX1rG8cbke5j6KD&#10;tLonbuj0ZN46Uw2Xq0X4KKq82Re2WcIQ26E4l+95oxDvt+vrC4hg1vAHw68+q0PGTqW7Uu3FiPCo&#10;DjGjCEfFkwH1pI4gSgTujUBmqfz/QvYDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/tAW&#10;khECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;p+UpoN4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7A1FCC75" w14:textId="21BACF9A" w:rsidR="000B047B" w:rsidRPr="000B047B" w:rsidRDefault="000B047B" w:rsidP="000B047B">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5103"/>
                           <w:tab w:val="left" w:pos="5954"/>
                         </w:tabs>
                         <w:spacing w:after="60"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000B047B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                         <w:t>Le maire / Le Président</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="22F41B8F" w14:textId="218DAB9F" w:rsidR="000B047B" w:rsidRPr="000B047B" w:rsidRDefault="000B047B" w:rsidP="000B047B">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5103"/>
@@ -6772,769 +6759,80 @@
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...............................................................................</w:t>
       </w:r>
       <w:r w:rsidR="000B047B" w:rsidRPr="004E7F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, mes salutations distinguées.</w:t>
       </w:r>
       <w:r w:rsidR="00F16FAD" w:rsidRPr="004E7F80">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D0FBDF" w14:textId="7188AAEF" w:rsidR="007F6B01" w:rsidRPr="00EF0183" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
-[...688 lines deleted...]
-    <w:p w14:paraId="6AF9CCF4" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00E35FA9" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    <w:p w14:paraId="6060147C" w14:textId="77777777" w:rsidR="00FC639F" w:rsidRPr="00E35FA9" w:rsidRDefault="00FC639F" w:rsidP="00FC639F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AB33186" wp14:editId="577FC076">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60FEBE6C" wp14:editId="27DC2C39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2857500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-105410</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3700732" cy="612476"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="16510"/>
                 <wp:wrapNone/>
-                <wp:docPr id="361911403" name="Rectangle 361911403"/>
+                <wp:docPr id="356804732" name="Rectangle 356804732"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3700732" cy="612476"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="009664">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="009664">
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
@@ -7545,131 +6843,131 @@
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="16200000" scaled="1"/>
                           <a:tileRect/>
                         </a:gradFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0DAE18CB" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00E52573" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+                          <w:p w14:paraId="16F8A874" w14:textId="2AF8EA00" w:rsidR="00FC639F" w:rsidRPr="00E52573" w:rsidRDefault="00FC639F" w:rsidP="00FC639F">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E52573">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Service Maintien dans l’emploi</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4AB33186" id="Rectangle 361911403" o:spid="_x0000_s1038" style="position:absolute;margin-left:225pt;margin-top:-8.3pt;width:291.4pt;height:48.25pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDerDfF/wIAAOsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVd9v2yAQfp+0/wHxvtpOXLeN6lRRq06T&#10;urZqO/WZYEjQMDAgv/bX7wDbibpO66q9OHDccdx33305v9i2Eq2ZdUKrGhdHOUZMUd0Itajxt6fr&#10;T6cYOU9UQ6RWrMY75vDF9OOH842ZsJFeatkwi+AS5SYbU+Ol92aSZY4uWUvckTZMwSHXtiUetnaR&#10;NZZs4PZWZqM8r7KNto2xmjLnwHqVDvE03s85o/6Oc8c8kjWGt/n4tfE7D99sek4mC0vMUtDuGeQd&#10;r2iJUJB0uOqKeIJWVvx2VSuo1U5zf0R1m2nOBWWxBqimyF9U87gkhsVaABxnBpjc/7uW3q7vLRJN&#10;jcdVcVYUZT7GSJEWWvUA4BG1kAztjwCujXETiHo097bbOViG2rfctuEXqkLbCPFugJhtPaJgHJ/k&#10;+cl4hBGFs6oYlSdV6EG2jzbW+c9MtygsamzhFRFZsr5xPrn2Lh3gzbWQEnEpgD8KWIaR1f5Z+GXE&#10;D1iZOuMgPkY4ZDRAmEezs4v5pbRoTQJD8rOqKqPdC+WTsaryvCOKI/6rbpK5COZoh8d3t8RCFu4w&#10;y3H0Cpa/ZypL8E6UfEemImR6a1Gj8b+ngjoXPYhSKATkAHArGMOQFzlKJAMiFakCLyQLFEotgxGL&#10;bQKEAoESZeLK7yQL8Ej1wDgwEUiSGhY1gA29IZQy5Xu2RO8QxqH3Q+AotTSIx58CO/8QyqI+DMFv&#10;yDpExMxa+SG4FUrb17I33yMegB1P/j0Cqe4Agd/Ot3EETwNywTLXzQ7GEmgcaIqcodcCpuGGOH9P&#10;LAgUGEF0/R18uNSbGutuhdFS25+v2YM/6AacYrQBwaux+7EiFqZFflEwDmdFWQaFjJvy+GQEG3t4&#10;Mj88Uav2UsPEFPF1cRn8veyX3Or2GbR5FrLCEVEUcteYettvLn0SYlB3ymaz6AaqaIi/UY+G9jwI&#10;0/60fSbWdJLgQUxudS+OZPJCGZJv6JDSs5XXXEQO7nHtOgCKmuY1qX+Q7MN99Nr/R01/AQAA//8D&#10;AFBLAwQUAAYACAAAACEADGWlpN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3Fq7LQQasqlSpB4REODu2iaOsNdR7Lbp3+Oe4Lja0cx71Wbyjh3NGPtACIu5AGZIBd1Th/D5&#10;sZs9AotJkpYukEE4mwib+vqqkqUOJ3o3xzZ1LJdQLCWCTWkoOY/KGi/jPAyG8u87jF6mfI4d16M8&#10;5XLv+FKIgnvZU16wcjDP1qif9uARXlvhmm2j+OpNnXnXf23t7sUi3t5MzROwZKb0F4YLfkaHOjPt&#10;w4F0ZA7h7l5kl4QwWxQFsEtCrJbZZo/wsF4Dryv+36H+BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAN6sN8X/AgAA6wYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAxlpaTeAAAACwEAAA8AAAAAAAAAAAAAAAAAWQUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABkBgAAAAA=&#10;" fillcolor="#93cdad" strokecolor="#70ad47 [3209]" strokeweight=".5pt">
+              <v:rect w14:anchorId="60FEBE6C" id="Rectangle 356804732" o:spid="_x0000_s1038" style="position:absolute;margin-left:225pt;margin-top:-8.3pt;width:291.4pt;height:48.25pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYS4Li4AIAALUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVd9P2zAQfp+0/8Hy+0hSSgoVKapATJMY&#10;IGDi2XXs1ppje7bbtPvrd7aTtGJMY2gvqX0/fd/dfT2/2DYSbZh1QqsKF0c5RkxRXQu1rPC3p+tP&#10;pxg5T1RNpFaswjvm8MXs44fz1kzZSK+0rJlFEES5aWsqvPLeTLPM0RVriDvShilQcm0b4uFql1lt&#10;SQvRG5mN8rzMWm1rYzVlzoH0KinxLMbnnFF/x7ljHskKw9t8/Nr4XYRvNjsn06UlZiVo9wzyjlc0&#10;RChIOoS6Ip6gtRW/hWoEtdpp7o+objLNuaAs1gDVFPmLah5XxLBYC4DjzACT+39h6e3m0dxbgKE1&#10;burgGKrYctuEX3gf2kawdgNYbOsRBeHxJM8nxyOMKOjKYjSelAHNbO9trPOfmW5QOFTYQjMiRmRz&#10;43wy7U066OprISXiUsAkKJgXjKz2z8KvIhIwXwljB/7RwyGjAYw8ip1dLi6lRRsSep2fleU4yr1Q&#10;PgnLMs+7ljviv+o6iYsgjnJ4fBclFrJ0h1lOolWQ/D3TeAzWabjekakImd5a1Oj431NBncseRCkU&#10;ImFbixIWKuRFjhLJ6gB3XA8vJHuA5qWWwbLENgFC+5GJJ7+TLMAj1QPjSNQwJKlhcZvZ0BtCKVO+&#10;n5ZoHdw49H5wHKWWBhr4k2NnH1xZ3PTB+Q1ZB4+YWSs/ODdCafta9vp7xAOw48m+RyDVHSDw28UW&#10;Cq/waUAuSBa63t3bMMZhTJEz9FrANtwQ5++JBaoBIdCnv4MPl7qtsO5OGK20/fmaPNgDA4AWoxao&#10;q8Lux5pY2Bb5RcE6nBXjceC6eBmfTEZwsYeaxaFGrZtLDRtTxNfFY7D3sj9yq5tnYNl5yAoqoijk&#10;rjD1tr9c+kSpwNOUzefRDPjNEH+jHg3t5yBs+9P2mVjTUYIHMrnVPc2R6QtmSLahQ0rP115zEWdw&#10;j2vXAeDGtK+JxwP5Ht6j1f7fZvYLAAD//wMAUEsDBBQABgAIAAAAIQAMZaWk3gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrstBBqyqVKkHhEQ4O7aJo6w11Hstunf457g&#10;uNrRzHvVZvKOHc0Y+0AIi7kAZkgF3VOH8Pmxmz0Ci0mSli6QQTibCJv6+qqSpQ4nejfHNnUsl1As&#10;JYJNaSg5j8oaL+M8DIby7zuMXqZ8jh3Xozzlcu/4UoiCe9lTXrByMM/WqJ/24BFeW+GabaP46k2d&#10;edd/be3uxSLe3kzNE7BkpvQXhgt+Roc6M+3DgXRkDuHuXmSXhDBbFAWwS0Ksltlmj/CwXgOvK/7f&#10;of4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGEuC4uACAAC1BgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADGWlpN4AAAALAQAADwAAAAAAAAAA&#10;AAAAAAA6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" fillcolor="#93cdad" strokecolor="#70ad47 [3209]" strokeweight=".5pt">
                 <v:fill color2="#e0eee6" rotate="t" angle="180" colors="0 #93cdad;.5 #bedfcc;1 #e0eee6" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0DAE18CB" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00E52573" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+                    <w:p w14:paraId="16F8A874" w14:textId="2AF8EA00" w:rsidR="00FC639F" w:rsidRPr="00E52573" w:rsidRDefault="00FC639F" w:rsidP="00FC639F">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E52573">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Service Maintien dans l’emploi</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B076674" wp14:editId="45F24615">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44994B44" wp14:editId="47E95142">
             <wp:extent cx="2159321" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1975564080" name="Image 2"/>
+            <wp:docPr id="73827194" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1975564080" name="Image 1975564080"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -7734,75 +7032,1166 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C38A91A" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    <w:p w14:paraId="7B6AE0F8" w14:textId="77777777" w:rsidR="0024369D" w:rsidRDefault="0024369D" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D0FBDF" w14:textId="33EBE2DC" w:rsidR="007F6B01" w:rsidRPr="00FC639F" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC639F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulletin de retour : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195B629F" w14:textId="4A72DA67" w:rsidR="007F6B01" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:spacing w:before="120" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC639F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réponse à l’information du droit à la Période de </w:t>
+      </w:r>
+      <w:r w:rsidR="009B12F9" w:rsidRPr="00FC639F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC639F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réparation au </w:t>
+      </w:r>
+      <w:r w:rsidR="009B12F9" w:rsidRPr="00FC639F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC639F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>eclassement (PPR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB80FDF" w14:textId="77777777" w:rsidR="0024369D" w:rsidRPr="0024369D" w:rsidRDefault="0024369D" w:rsidP="0024369D"/>
+    <w:p w14:paraId="61E3219C" w14:textId="0F859FCB" w:rsidR="007F6B01" w:rsidRPr="004E7F80" w:rsidRDefault="009B12F9" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:spacing w:before="600" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6B01" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retourner, dans les plus brefs délais, à l’adresse suivante :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618D522F" w14:textId="1A19F628" w:rsidR="007F6B01" w:rsidRPr="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk31708275"/>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>...........................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adresse postale de </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0E92" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’employeur</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0E92" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0E92" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="0596C03A" w14:textId="77777777" w:rsidR="007F6B01" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6DEC8B" w14:textId="77777777" w:rsidR="0024369D" w:rsidRPr="004E7F80" w:rsidRDefault="0024369D" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03591ACF" w14:textId="487FED0C" w:rsidR="007F6B01" w:rsidRPr="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:spacing w:before="480" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Je soussigné(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>.................……………..........….........…......…............…</w:t>
+      </w:r>
+      <w:r w:rsidR="0024369D" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>…......…</w:t>
+      </w:r>
+      <w:r w:rsidR="0024369D" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0024369D" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reconnais que mon employeur, par courrier en date du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>…………......</w:t>
+      </w:r>
+      <w:r w:rsidR="0024369D" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>…………….........…….......……........……</w:t>
+      </w:r>
+      <w:r w:rsidR="0024369D" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0024369D" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B12F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m’a informé(e) de mon droit à bénéficier d’une </w:t>
+      </w:r>
+      <w:r w:rsidR="009B12F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ériode de</w:t>
+      </w:r>
+      <w:r w:rsidR="009B12F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réparation au </w:t>
+      </w:r>
+      <w:r w:rsidR="009B12F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eclassement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C663159" w14:textId="00E1E5E8" w:rsidR="007F6B01" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aussi, mon choix est le suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531D6DA9" w14:textId="77777777" w:rsidR="0024369D" w:rsidRPr="004E7F80" w:rsidRDefault="0024369D" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477FD502" w14:textId="71B1A2A1" w:rsidR="007F6B01" w:rsidRPr="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="1134"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OUI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00421378">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J’accepte de bénéficier d’une période de préparation au reclassement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et je m’engage </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5AE0" w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à respecter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les conditions afférentes au dispositif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1B97FA" w14:textId="77777777" w:rsidR="007F6B01" w:rsidRPr="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:hanging="992"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NON</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Je refuse de bénéficier d’une période de préparation au reclassement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A21B06" w14:textId="77777777" w:rsidR="007F6B01" w:rsidRPr="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="007F6B01">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120"/>
+        <w:ind w:left="3686" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fait à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>……............……….......................……………………...........……………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>……….......………...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D63324" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Signature,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782D4D4F" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="004E7F80" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635DE2EC" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="004E7F80" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5484BF" w14:textId="77777777" w:rsidR="00FC639F" w:rsidRDefault="00FC639F" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEAB165" w14:textId="77777777" w:rsidR="0024369D" w:rsidRDefault="0024369D" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF6ED42" w14:textId="77777777" w:rsidR="00FC639F" w:rsidRDefault="00FC639F" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189A6C78" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="004E7F80" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69369FEB" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="003E0BA6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si vous avez répondu OUI, merci de remplir le questionnaire préalable à une PPR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D19487" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="004E7F80" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8983F8" w14:textId="77777777" w:rsidR="004E7F80" w:rsidRDefault="004E7F80" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E8CF7C" w14:textId="77777777" w:rsidR="0024369D" w:rsidRDefault="0024369D" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369190E3" w14:textId="213BC88D" w:rsidR="0076069D" w:rsidRPr="004E7F80" w:rsidRDefault="007F6B01" w:rsidP="004E7F80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NB </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk60847005"/>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cas de refus de bénéficier d’une PPR, l’agent peut directement demander, par courrier, son reclassement sur un emploi compatible avec son état de santé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cf. article 2 du décret n° 85-1054 du 30 septembre 1985</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La procédure de reclassement sera menée selon les dispositions de droit commun prévus dans l’article 3 du décret n° 85-1054 du 30 septembre 1985 pour une période d’une durée maximum de trois mois à compter de la demande.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="6AF9CCF4" w14:textId="6EB5D2C1" w:rsidR="00C851E8" w:rsidRPr="00E35FA9" w:rsidRDefault="0076069D" w:rsidP="0024369D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="006D4145">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AB33186" wp14:editId="0A8C6CB9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2918460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-259080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3619500" cy="464820"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="361911403" name="Rectangle 361911403"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3619500" cy="464820"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:gradFill flip="none" rotWithShape="1">
+                          <a:gsLst>
+                            <a:gs pos="0">
+                              <a:srgbClr val="009664">
+                                <a:tint val="66000"/>
+                                <a:satMod val="160000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                            <a:gs pos="50000">
+                              <a:srgbClr val="009664">
+                                <a:tint val="44500"/>
+                                <a:satMod val="160000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                            <a:gs pos="100000">
+                              <a:srgbClr val="009664">
+                                <a:tint val="23500"/>
+                                <a:satMod val="160000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                          </a:gsLst>
+                          <a:lin ang="16200000" scaled="1"/>
+                          <a:tileRect/>
+                        </a:gradFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0DAE18CB" w14:textId="7E4A0F46" w:rsidR="00C851E8" w:rsidRPr="00E52573" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E52573">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>Service Maintien dans l’emploi</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4AB33186" id="Rectangle 361911403" o:spid="_x0000_s1039" style="position:absolute;margin-left:229.8pt;margin-top:-20.4pt;width:285pt;height:36.6pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuFVQ14QIAALUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtOGzEQfa/Uf7D8XnY3hC2J2KAIRFWJ&#10;FgRUPDteO7HqtV17cqFf37H3kohSlaK+bOzxXM/MnJyd7xpNNsIHZU1Fi6OcEmG4rZVZVvTbw9WH&#10;U0oCMFMzbY2o6JMI9Hz2/t3Z1k3FyK6sroUn6MSE6dZVdAXgplkW+Eo0LBxZJww+SusbBnj1y6z2&#10;bIveG52N8rzMttbXzlsuQkDpZftIZ8m/lILDjZRBANEVxdwgfX36LuI3m52x6dIzt1K8S4O9IYuG&#10;KYNBB1eXDBhZe/Wbq0Zxb4OVcMRtk1kpFRepBqymyJ9Vc79iTqRaEJzgBpjC/3PLv27u3a1HGLYu&#10;TAMeYxU76Zv4i/mRXQLraQBL7IBwFB6XxeQkR0w5vo3L8ekooZntrZ0P8EnYhsRDRT02I2HENtcB&#10;MCKq9ioddPWV0ppIrXASDM4LJd7Co4JVQgLnq8U4oH2yCMRZBCNP4uCXiwvtyYbFXueTshwnOSgD&#10;rbAsc0w4tTww+GLrVlxEcZ985yVltwyHUbBY1IqSv0cajyM0b41UxEivDTU6/vdQiPyyB1ErQ1jc&#10;1qLEhYpxSeBMizrCnSoApcUdNq9tGS5LahMitB+ZdIInLSI82twJSVSNQ9I2LG2zGHrDOBcGyugc&#10;E0na0Uxi7wfDUQt0pIE/GXb60VSkTR+MXxF1sEiRrYHBuFHG+pei198THpiybPV7BNq6IwSwW+yw&#10;8IpOYnFRsrD1062PYxzHlATHrxRuwzULcMs8Ug0KkT7hBj9S221FbXeiZGX9z5fkUR8ZAF8p2SJ1&#10;VTT8WDOP26I/G1yHSTEeo1tIl/HJR1xM4g9fFocvZt1cWNyYImWXjlEfdH+U3jaPyLLzGBWfmOEY&#10;u6IcfH+5gJZSkae5mM+TGvKbY3Bt7h3v5yBu+8PukXnXUQIgmXy1Pc2x6TNmaHVjh4ydr8FKlWZw&#10;j2vXAeTGNEodj0fyPbwnrf2/zewXAAAA//8DAFBLAwQUAAYACAAAACEAjiRXst0AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbltCV6ZR6k4d0o4IKOyeJaapaJKqybbu7UlP&#10;cLT96ff3l9vJ9uxMY+i8Q3hYCmDklNedaxG+PveLDbAQpdOy944QrhRgW93elLLQ/uI+6NzElqUQ&#10;FwqJYGIcCs6DMmRlWPqBXLp9+9HKmMax5XqUlxRue54JseZWdi59MHKgF0PqpzlZhLdG9PWuVnz1&#10;rq687Q47s381iPd3U/0MLNIU/2CY9ZM6VMnp6E9OB9Yj5I9P64QiLHKROsyEyObVEWGV5cCrkv/v&#10;UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbhVUNeECAAC1BgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjiRXst0AAAALAQAADwAAAAAAAAAA&#10;AAAAAAA7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" fillcolor="#93cdad" strokecolor="#70ad47 [3209]" strokeweight=".5pt">
+                <v:fill color2="#e0eee6" rotate="t" angle="180" colors="0 #93cdad;.5 #bedfcc;1 #e0eee6" focus="100%" type="gradient"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0DAE18CB" w14:textId="7E4A0F46" w:rsidR="00C851E8" w:rsidRPr="00E52573" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E52573">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>Service Maintien dans l’emploi</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D4145">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B076674" wp14:editId="1AC4E989">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-259080</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2019300" cy="427355"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1975564080" name="Image 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1975564080" name="Image 1975564080"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2019300" cy="427355"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C38A91A" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="006D4145" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk209435752"/>
-      <w:r w:rsidRPr="00C851E8">
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+      <w:r w:rsidRPr="006D4145">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Questionnaire préalable en vue de l’élaboration d’une convention « Période de préparation au reclassement » (PPR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BBF2AE" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    <w:p w14:paraId="74BBF2AE" w14:textId="4840586B" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C851E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Questionnaire à renseigner par l’agent bénéficiaire de la PPR</w:t>
@@ -7836,370 +8225,381 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce document </w:t>
       </w:r>
       <w:r w:rsidRPr="00C851E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>confidentiel</w:t>
       </w:r>
       <w:r w:rsidRPr="00C851E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a pour objectif de vous aider au mieux dans votre parcours de préparation au reclassement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B81B92" w14:textId="2DB3D3AA" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="120"/>
+    <w:p w14:paraId="39B81B92" w14:textId="21E02798" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NOM </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">..................................................................... </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">Prénom : </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670692CB" w14:textId="52F83360" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="120"/>
+    <w:p w14:paraId="670692CB" w14:textId="52F83360" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603A46">
         <w:t>Mois et</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> année</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> de naissance :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023A5F06" w14:textId="17A74D4D" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="80"/>
+    <w:p w14:paraId="023A5F06" w14:textId="17A74D4D" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">Adresse </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>............................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145C2487" w14:textId="043F52B3" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="009C5191">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="120"/>
+    <w:p w14:paraId="145C2487" w14:textId="043F52B3" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">Code postal : </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t>Commune :</w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF1FD21" w14:textId="0D254FE0" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:p w14:paraId="2DF1FD21" w14:textId="0D254FE0" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">N° de tél </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">Mail : </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>.................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37889A4E" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="37889A4E" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E946879" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+    <w:p w14:paraId="0E946879" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002C2531">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date d’entrée dans la Fonction Publique Territoriale</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t> :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk61341374"/>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="24537BF7" w14:textId="77B11051" w:rsidR="00C851E8" w:rsidRPr="00D05F31" w:rsidRDefault="00C851E8" w:rsidP="00D05F31">
-[...16 lines deleted...]
-      <w:r w:rsidR="009C5191">
+    <w:p w14:paraId="24537BF7" w14:textId="77B11051" w:rsidR="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>...........................................................................................................................................................................</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00164D17">
-        <w:t xml:space="preserve">Code postal : </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collectivité actuelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164D17">
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>....................</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>...........................................................................................................................................................................</w:t>
+      </w:r>
       <w:r w:rsidRPr="00164D17">
-        <w:t xml:space="preserve">Grade actuel </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Code postal : </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>............................................................................................................................................................................</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="0"/>
+        <w:t>....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE8D4F2" w14:textId="77777777" w:rsidR="006D4145" w:rsidRPr="00D05F31" w:rsidRDefault="006D4145" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C76B4D" w14:textId="12A77B78" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
-        <w:t xml:space="preserve">Fonctions : </w:t>
+        <w:t xml:space="preserve">Grade actuel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164D17">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>............................................................................................................................................................................</w:t>
+        <w:t>.....................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6C4822" w14:textId="2FE698AE" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="006D4145">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164D17">
+        <w:t xml:space="preserve">Fonctions : </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5191">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37180E0E" w14:textId="05B70E8A" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">Durée hebdomadaire :     </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0FF"/>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -8244,105 +8644,89 @@
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00797C9B">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00797C9B">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> heures </w:t>
       </w:r>
       <w:r w:rsidRPr="00797C9B">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="009C5191">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00797C9B">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> min)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DFF06D" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:before="180" w:after="0"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve">Date d’entrée dans la collectivité : </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
@@ -8360,230 +8744,238 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A174810" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A3445B6" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t>------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12631DED" w14:textId="586EF644" w:rsidR="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    <w:p w14:paraId="197CAA98" w14:textId="77777777" w:rsidR="006D4145" w:rsidRPr="006D4145" w:rsidRDefault="006D4145" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164D17">
-[...8 lines deleted...]
-    <w:p w14:paraId="33EA61E0" w14:textId="77777777" w:rsidR="00D05F31" w:rsidRPr="00164D17" w:rsidRDefault="00D05F31" w:rsidP="00C851E8">
+    </w:p>
+    <w:p w14:paraId="12631DED" w14:textId="35ABC3A0" w:rsidR="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00164D17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>VOS PREMIÈRES RÉFLEXIONS OU PISTES DE RECONVERSION</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F5AC224" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7FD985" w14:textId="2F857EB5" w:rsidR="00C851E8" w:rsidRPr="00603A46" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    <w:p w14:paraId="04874875" w14:textId="77777777" w:rsidR="0024369D" w:rsidRDefault="0024369D" w:rsidP="00C851E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7FD985" w14:textId="50631772" w:rsidR="00C851E8" w:rsidRPr="00603A46" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00603A46">
         <w:t>Vous souhaitez bénéficier d’une PPR. Selon vous, quels éléments pourraient être un frein à cette préparation ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA4EB70" w14:textId="640292F9" w:rsidR="009C5191" w:rsidRDefault="009C5191" w:rsidP="00C851E8">
+    <w:p w14:paraId="03831FFE" w14:textId="5EA9380C" w:rsidR="00D05F31" w:rsidRPr="006D4145" w:rsidRDefault="009C5191" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t>........................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00D05F31">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03831FFE" w14:textId="77777777" w:rsidR="00D05F31" w:rsidRDefault="00D05F31" w:rsidP="00C851E8">
+    <w:p w14:paraId="4F7A3B7A" w14:textId="3F61A287" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00164D17">
+        <w:t>Par quel(s) métier</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164D17">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164D17">
+        <w:t xml:space="preserve"> seriez-vous intéressé(e) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D509B3F" w14:textId="419ADDD0" w:rsidR="009C5191" w:rsidRDefault="009C5191" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
+        <w:t>....................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0286AB75" w14:textId="77777777" w:rsidR="006D4145" w:rsidRDefault="006D4145" w:rsidP="00C851E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E593B4" w14:textId="54F37463" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="006D4145" w:rsidP="0024369D">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00C851E8" w:rsidRPr="00164D17">
+        <w:lastRenderedPageBreak/>
+        <w:t>Quel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8" w:rsidRPr="00164D17">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8" w:rsidRPr="00164D17">
+        <w:t xml:space="preserve"> métier</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8" w:rsidRPr="00164D17">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C851E8" w:rsidRPr="00164D17">
+        <w:t xml:space="preserve"> ne souhaiteriez-vous pas exercer ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0265ABB7" w14:textId="2EE8EB19" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00CB1E81" w:rsidP="00C851E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>....................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53E593B4" w14:textId="382562EB" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+        <w:t>........................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A305CF7" w14:textId="77777777" w:rsidR="006D4145" w:rsidRDefault="006D4145" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00164D17">
-[...45 lines deleted...]
-    <w:p w14:paraId="18EEC647" w14:textId="665C6A44" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    </w:p>
+    <w:p w14:paraId="18EEC647" w14:textId="41537806" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:t>Où souhaiteriez-vous travailler à l’issue de votre reconversion ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010EC3A1" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk31561261"/>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0FF"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8651,51 +9043,62 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0FF"/>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00164D17">
         <w:t>Ne sais pas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA0B49D" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3DC00A" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
+    <w:p w14:paraId="45D09401" w14:textId="77777777" w:rsidR="006D4145" w:rsidRDefault="006D4145" w:rsidP="00C851E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3DC00A" w14:textId="5FAE8927" w:rsidR="00C851E8" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Démarches de réorientation </w:t>
       </w:r>
       <w:r w:rsidRPr="00117E08">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -9493,51 +9896,51 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="2DBA420E" id="Connecteur droit 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="126pt,3.3pt" to="424.5pt,4.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARL/L8ngEAAIwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5IcJK0FyzkkaC9F&#10;G/TxAQy1tIjwhSVjyX+fJW3LRRvkEOSy4mNndme4Wt9M1rAdYNTedbxZ1JyBk77XbtvxP7+/XHzm&#10;LCbhemG8g47vIfKbzccP6zG0sPSDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhSebQi0Ra3VY9iJHZr&#10;qmVdX1ejxz6glxAjnd4dLvmm8CsFMv1QKkJipuPUWyoRS3zIsdqsRbtFEQYtj22IN3RhhXZUdKa6&#10;E0mwJ9T/UVkt0Uev0kJ6W3mltISigdQ09T9qfg0iQNFC5sQw2xTfj1Z+3926eyQbxhDbGO4xq5gU&#10;2vyl/thUzNrPZsGUmKTDy0+renVFnkq6a1Y1LYmlOoMDxvQVvGV50XGjXdYiWrH7FtMh9ZRCuHP5&#10;skp7AznZuJ+gmO6p4LKgy2TArUG2E/Sm/WNzLFsyM0RpY2ZQ/TromJthUKZlBjavA+fsUtG7NAOt&#10;dh5fAqfp1Ko65J9UH7Rm2Q++35fHKHbQkxdDj+OZZ+rvfYGff6LNMwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALNRpBzbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdQiQtmk2&#10;VYTUD6DlwNGNt3FUex1iNw1/jznBcTSjmTfVdnZWTDSG3jPC0yIDQdx63XOH8HHYPa5AhKhYK+uZ&#10;EL4pwLa+valUqf2V32nax06kEg6lQjAxDqWUoTXkVFj4gTh5Jz86FZMcO6lHdU3lzso8ywrpVM9p&#10;waiB3gy15/3FIRw+l6TNg20m9dVo7p7P/W6ZId7fzc0GRKQ5/oXhFz+hQ52Yjv7COgiLkL/m6UtE&#10;KAoQyV+9rJM+IqwLkHUl//PXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARL/L8ngEA&#10;AIwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzUaQc&#10;2wAAAAcBAAAPAAAAAAAAAAAAAAAAAPgDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F954DAE" w14:textId="77777777" w:rsidR="00C851E8" w:rsidRPr="00164D17" w:rsidRDefault="00C851E8" w:rsidP="00C851E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0FF"/>
       </w:r>
@@ -9668,51 +10071,82 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A36B69" w14:textId="21C2A2DE" w:rsidR="007F6B01" w:rsidRPr="005A2BC9" w:rsidRDefault="00C851E8" w:rsidP="005A2BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164D17">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Merci de joindre un curriculum vitae à jour à ce questionnaire.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="77EA2EBF" w14:textId="45CD2CA7" w:rsidR="001802A4" w:rsidRPr="005A2BC9" w:rsidRDefault="001802A4" w:rsidP="001802A4">
+    <w:p w14:paraId="69A7A695" w14:textId="77777777" w:rsidR="006D4145" w:rsidRDefault="006D4145">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EA2EBF" w14:textId="6C6B40F3" w:rsidR="001802A4" w:rsidRPr="005A2BC9" w:rsidRDefault="001802A4" w:rsidP="001802A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10394,265 +10828,213 @@
         <w:t>(Nom de l’agent)</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, à l’échelon </w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.......... </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">du grade de </w:t>
+      </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001802A4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1E81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB1E81">
+        <w:t>...................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>...................................................................................</w:t>
+        <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.........</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001802A4">
+        <w:t xml:space="preserve">depuis le </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1E81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">depuis le </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001802A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.....................</w:t>
+        <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:caps/>
+          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>..........</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>à</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>............................</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>........</w:t>
-[...4 lines deleted...]
-          <w:noProof/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001802A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>............................</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:noProof/>
+          <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> temps complet ou temps non complet), </w:t>
+        <w:t xml:space="preserve">(préciser temps complet ou temps non complet), </w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">pour une durée hebdomadaire de </w:t>
       </w:r>
       <w:r w:rsidR="00CB1E81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
@@ -11715,101 +12097,75 @@
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00CB1E81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001802A4">
+        <w:t>..h..</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1E81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>h..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB1E81">
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>..</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est admis(</w:t>
       </w:r>
       <w:r w:rsidRPr="001802A4">
         <w:rPr>
@@ -13707,103 +14063,72 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> : Maire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DB1133" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dûment habilité par la délibération n° .......  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Dûment habilité par la délibération n° .......  en date du </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…......................  </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> date du </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> signer la présente convention,</w:t>
+        <w:t>à signer la présente convention,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2F9C01" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ci-après dénommé(e) « l’employeur d’origine » ;</w:t>
       </w:r>
     </w:p>
@@ -13880,150 +14205,123 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulaire du grade </w:t>
       </w:r>
       <w:r w:rsidR="00B3628C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>...........................</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">........................... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202591CC" w14:textId="7B96D786" w:rsidR="000D3E1C" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Domicilié(e) à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3628C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>...........................</w:t>
-[...8 lines deleted...]
-        <w:t>..............................................................................................................................</w:t>
+        <w:t>.........................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C570F5B" w14:textId="2BC6317E" w:rsidR="000D3E1C" w:rsidRPr="00B35369" w:rsidRDefault="00B3628C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>............................................................................................................</w:t>
-[...8 lines deleted...]
-        <w:t>...................................................................</w:t>
+        <w:t>...............................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F50482" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ci-après dénommé(e) « le fonctionnaire » ;</w:t>
@@ -14095,71 +14393,89 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEDC2DB" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Représenté par sa Présidente, Madame Hélène CÉDILEAU,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45590E05" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
+    <w:p w14:paraId="45590E05" w14:textId="38539C3C" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dûment habilitée par la délibération n° 2020-11-20 en date du 13/11/2020 à signer la présente convention,</w:t>
+        <w:t xml:space="preserve">Dûment habilitée par la délibération </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC639F" w:rsidRPr="00F33E1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n°2026-06-09 du 29 juin 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C12C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à signer la présente convention,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047BB415" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ci-après dénommé « le CDG 01 ».</w:t>
       </w:r>
     </w:p>
@@ -15102,71 +15418,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">au sein du service ........................ </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ........(</w:t>
+        <w:t xml:space="preserve"> de ........(</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nom de la collectivité/administration), </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>à l’adresse suivante ....................................., pour occuper les fonctions ................................. correspondant au grade de .............</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F740BF" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -15251,67 +15547,57 @@
         </w:rPr>
         <w:t xml:space="preserve">L’employeur d’accueil désigne Mme/M. .................... </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> qualité de référent(e) du fonctionnaire, afin de lui présenter les missions du poste, de l’accompagner dans sa prise de poste et d’assurer son suivi pendant toute la durée du stage </w:t>
+        <w:t xml:space="preserve">en qualité de référent(e) du fonctionnaire, afin de lui présenter les missions du poste, de l’accompagner dans sa prise de poste et d’assurer son suivi pendant toute la durée du stage </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d’observation ou de mise en situation [</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>à préciser</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -15684,139 +15970,105 @@
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03C92">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047016E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>correspondant</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>correspondant, au maximum, à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006053B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, au maximum, à</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> un an après la date à laquelle elle a débuté</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03C92">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6BFAC2" w14:textId="076F94D0" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk106287519"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dans le cas où le fonctionnaire bénéficie de congés pour raison de santé, d'un CITIS, d'un congé de maternité ou de l'un des congés liés aux charges parentales prévus aux articles L. 631-6 à L. 631-9 du CGFP au cours de la période de préparation au reclassement, la date de fin de la PPR est reportée de la durée de ce congé. [</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Dans le cas où le fonctionnaire bénéficie de congés pour raison de santé, d'un CITIS, d'un congé de maternité ou de l'un des congés liés aux charges parentales prévus aux articles L. 631-6 à L. 631-9 du CGFP au cours de la période de préparation au reclassement, la date de fin de la PPR est reportée de la durée de ce congé. [cf. </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>décret n° 85-1054, article 2, modifié par le décret n° 2022-626 du 22 avril 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3F7FE1E8" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="0005020A">
       <w:pPr>
@@ -16568,160 +16820,116 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B922A6" w14:textId="1AB9E190" w:rsidR="0003231C" w:rsidRPr="008C12C7" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="4536" w:hanging="4394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’employeur </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C12C7">
+        <w:t>L’employeur d’origine,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003231C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d’origine,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0003231C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">                                                                              </w:t>
+        <w:t xml:space="preserve">                                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le CDG 01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471715BA" w14:textId="77777777" w:rsidR="0003231C" w:rsidRPr="008C12C7" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="4536" w:hanging="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Nom, prénom, qualité, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C12C7">
+        <w:t>(Nom, prénom, qualité, signature)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>signature)</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">                                                                     </w:t>
+        <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Nom, prénom, qualité, signature)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6973218E" w14:textId="77BA7493" w:rsidR="0003231C" w:rsidRPr="008C12C7" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="4536" w:hanging="4394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16782,160 +16990,116 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le cas échéant</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, l’employeur </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C12C7">
+        <w:t>, l’employeur d’accueil,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d’accueil,</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">                                                 </w:t>
+        <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
       <w:r w:rsidRPr="0003231C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le fonctionnaire,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B36E483" w14:textId="77777777" w:rsidR="0003231C" w:rsidRPr="008C12C7" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="4536" w:hanging="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Nom, prénom, qualité, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C12C7">
+        <w:t>(Nom, prénom, qualité, signature)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>signature)</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">                                                                      </w:t>
+        <w:t xml:space="preserve">                                                                         </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Nom, prénom, qualité, signature)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5B41B2" w14:textId="517AFE91" w:rsidR="0003231C" w:rsidRPr="0003231C" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="4536" w:hanging="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17368,75 +17532,65 @@
       </w:r>
       <w:r w:rsidR="00E80CC3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00605613">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="00E80CC3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00605613">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>.....</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC5C2F6" w14:textId="1CAC46FF" w:rsidR="00125CE4" w:rsidRPr="00125CE4" w:rsidRDefault="00125CE4" w:rsidP="00125CE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125CE4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Date de naissance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
@@ -17456,60 +17610,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>omicile</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> :   </w:t>
       </w:r>
       <w:r w:rsidR="00605613" w:rsidRPr="00605613">
-        <w:t>.......................................................................................................................................................................................................................................</w:t>
-[...8 lines deleted...]
-        <w:t>....................................</w:t>
+        <w:t>........................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F49885D" w14:textId="77777777" w:rsidR="00125CE4" w:rsidRPr="00E93A7F" w:rsidRDefault="00125CE4" w:rsidP="00125CE4">
       <w:pPr>
         <w:ind w:left="567" w:firstLine="5"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13010B0A" w14:textId="1C45B36A" w:rsidR="00125CE4" w:rsidRPr="00E93A7F" w:rsidRDefault="00125CE4" w:rsidP="00125CE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
         </w:rPr>
         <w:t>Conseil médical</w:t>
       </w:r>
@@ -17903,82 +18048,64 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0CCE0424" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:300.5pt;margin-top:.2pt;width:12.75pt;height:13.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyLJTzYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpF2DOkXQosOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91db1vDdsp9A3YkhdnOWfKSqgauyn5z+e7&#10;L18580HYShiwquQH5fn14vOnq87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS5+dZB1g5BKm8p9vb3sgXCV9rJcOj1l4FZkpOtYW0YlrXcc0WV2K+QeHqRg5liH+oohWN&#10;paQj1K0Igm2xeQfVNhLBgw5nEtoMtG6kSj1QN0X+pptVLZxKvRA53o00+f8HKx92K/eEREPn/NzT&#10;Nnax19jGL9XH9omsw0iW2gcm6bI4Ly4nM84kmYqLYjpLZGanYIc+fFPQsrgpOdK/SBSJ3b0PlJBc&#10;jy4xl4W7xph4f6ok7cLBqOhg7A+lWVNR7kkCSiJRNwbZTtDvFVIqG4reVItK9dfFLM+PpY0RKXsC&#10;jMiaEo/YA0AU4HvsvuzBP4aqpLExOP9bYX3wGJEygw1jcNtYwI8ADHU1ZO79jyT11ESW1lAdnpAh&#10;9Ar3Tt41RPu98OFJIEmaxE9jGh5p0Qa6ksOw46wG/P3RffQnpZGVs45GpOT+11ag4sx8t6TBy2I6&#10;jTOVDtPZxYQO+Nqyfm2x2/YG6DcV9CA4mbbRP5jjViO0LzTNy5iVTMJKyl1yGfB4uAn96NJ7INVy&#10;mdxojpwI93blZASPrEZZPe9fBLpBe4FE+wDHcRLzNxLsfWOkheU2gG6SPk+8DnzTDCbhDO9FHPLX&#10;5+R1etUWfwAAAP//AwBQSwMEFAAGAAgAAAAhAMLVo9PcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo06gECNlUgASHIg6USlydeLEj4nWw3Tb8PeYEx9GMZt4069mN4kAh&#10;Dp4RlosCBHHv9cAGYff2eHENIibFWo2eCeGbIqzb05NG1dof+ZUO22RELuFYKwSb0lRLGXtLTsWF&#10;n4iz9+GDUynLYKQO6pjL3SjLoqikUwPnBasmerDUf273DqEz9/MNb8zG2adk/O79+eXLBcTzs/nu&#10;FkSiOf2F4Rc/o0ObmTq/Zx3FiFAVy/wlIaxAZLsqq0sQHUJ5tQLZNvI/f/sDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAsiyU82ECAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAwtWj09wAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                           </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> compatible </w:t>
+        <w:t xml:space="preserve">                           est compatible </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -18015,52 +18142,50 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="496BA8B6" w14:textId="1997A2C3" w:rsidR="00125CE4" w:rsidRPr="00E93A7F" w:rsidRDefault="00125CE4" w:rsidP="00125CE4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Avec le projet professionnel présenté dans le projet de convention PPR de l’agent. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="423419CC" w14:textId="006178F7" w:rsidR="00125CE4" w:rsidRPr="00E93A7F" w:rsidRDefault="00605613" w:rsidP="00125CE4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605613">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="259F36A2" wp14:editId="7D689D92">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3269966</wp:posOffset>
                 </wp:positionH>
@@ -18168,51 +18293,51 @@
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">Signature et cachet du médecin </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3ADE596C" w14:textId="176A4692" w:rsidR="00605613" w:rsidRDefault="00605613"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="259F36A2" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:257.5pt;margin-top:8.3pt;width:185.9pt;height:110.6pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH/biIJwIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvORzdWnNU221SV&#10;th/StpfeMOAYFTMUSOzdX98BJ2m0vVXlgIAZHjPvPda3Q6fJUTqvwFR0OskpkYaDUGZf0e/fdm9u&#10;KPGBGcE0GFnRJ+np7eb1q3VvS1lAC1pIRxDE+LK3FW1DsGWWed7KjvkJWGkw2IDrWMCt22fCsR7R&#10;O50Veb7MenDCOuDSezy9H4N0k/CbRvLwpWm8DERXFGsLaXZpruOcbdas3DtmW8VPZbB/qKJjyuCj&#10;F6h7Fhg5OPUXVKe4Aw9NmHDoMmgaxWXqAbuZ5i+6eWyZlakXJMfbC03+/8Hyz8evjihR0RklhnUo&#10;0Q8UighJghyCJEWkqLe+xMxHi7lheAcDSp3a9fYB+E9PDGxbZvbyzjnoW8kEljiNN7OrqyOOjyB1&#10;/wkEvsUOARLQ0Lgu8oeMEERHqZ4u8mAdhONhMVvmqxmGOMam83y+LJKAGSvP163z4YOEjsRFRR3q&#10;n+DZ8cGHWA4rzynxNQ9aiZ3SOm3cvt5qR44MvbJLI3XwIk0b0ld0tSgWCdlAvJ9s1KmAXtaqq+hN&#10;HsforkjHeyNSSmBKj2usRJsTP5GSkZww1ENSY3WmvQbxhIQ5GK2LXw0XLbhnSnq0bUX9rwNzkhL9&#10;0SDpq+l8Hn2eNvPFW2SIuOtIfR1hhiNURQMl43Ib0t9IdNg7FGenEm1RxbGSU8lox8Tm6etEv1/v&#10;U9afD775DQAA//8DAFBLAwQUAAYACAAAACEAE44qCeAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTU+DQBCG7yb+h82YeDF2AVMkyNLUr4u3Vkw8TmEKKDtL2G2L/nrHkx4n75t3nqdYzXZQR5p8&#10;79hAvIhAEdeu6bk1UL0+X2egfEBucHBMBr7Iw6o8Pyswb9yJN3TchlbJCPscDXQhjLnWvu7Iol+4&#10;kViyvZssBjmnVjcTnmTcDjqJolRb7Fk+dDjSQ0f15/ZgDXzfV4/rp6sQ75Pwnrxt7EtVf6Axlxfz&#10;+g5UoDn8leEXX9ChFKadO3Dj1WBgGS/FJUiQpqCkkGWpuOwMJDe3Geiy0P8Vyh8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAx/24iCcCAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAE44qCeAAAAAKAQAADwAAAAAAAAAAAAAAAACBBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="259F36A2" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:257.5pt;margin-top:8.3pt;width:185.9pt;height:110.6pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC944s8EgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udNMkaK07Vpcs0&#10;qfsjdXsAjHGMhjnsQGJ3T98DTtOou5vmCwQ+8HHO73ysb4bOsKNCr8GWfDrJOVNWQq3tvuQ/f+ze&#10;XXPmg7C1MGBVyR+V5zebt2/WvSvUDFowtUJGItYXvSt5G4IrsszLVnXCT8ApS8EGsBOBlrjPahQ9&#10;qXcmm+X5MusBa4cglff0924M8k3Sbxolw7em8SowU3LKLaQR01jFMdusRbFH4VotT2mIf8iiE9rS&#10;pWepOxEEO6D+S6rTEsFDEyYSugyaRkuVaqBqpvmrah5a4VSqheB4d8bk/5+s/Hp8cN+RheEDDNTA&#10;VIR39yB/eWZh2wq7V7eI0LdK1HTxNCLLeueL09GI2hc+ilT9F6ipyeIQIAkNDXaRCtXJSJ0a8HiG&#10;robAJP2cXS3z1RWFJMWm83y+nKW2ZKJ4Pu7Qh08KOhYnJUfqapIXx3sfYjqieN4Sb/NgdL3TxqQF&#10;7qutQXYU5IBd+lIFr7YZy/qSrxazRVK2EM8nc3Q6kEON7kp+ncdv9EzE8dHWaUsQ2oxzysTYE5+I&#10;ZIQThmpguqby0uHIq4L6kYghjI6kF0STFvAPZz25seT+90Gg4sx8tkR9NZ3Po33TYr54T4gYXkaq&#10;y4iwkqRKHjgbp9uQLJ94uFvqzk4nbi+ZnHImlyWcpxcRbXy5Trte3u3mCQAA//8DAFBLAwQUAAYA&#10;CAAAACEAE44qCeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2AVMk&#10;yNLUr4u3Vkw8TmEKKDtL2G2L/nrHkx4n75t3nqdYzXZQR5p879hAvIhAEdeu6bk1UL0+X2egfEBu&#10;cHBMBr7Iw6o8Pyswb9yJN3TchlbJCPscDXQhjLnWvu7Iol+4kViyvZssBjmnVjcTnmTcDjqJolRb&#10;7Fk+dDjSQ0f15/ZgDXzfV4/rp6sQ75Pwnrxt7EtVf6Axlxfz+g5UoDn8leEXX9ChFKadO3Dj1WBg&#10;GS/FJUiQpqCkkGWpuOwMJDe3Geiy0P8Vyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;veOLPBICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAE44qCeAAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="35540C84" w14:textId="63220CEE" w:rsidR="00605613" w:rsidRPr="00CA20C3" w:rsidRDefault="00605613" w:rsidP="00605613">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E93A7F">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00E93A7F">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
@@ -18298,76 +18423,76 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A7F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le ……………………………….</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE2174" w:rsidRPr="00605613" w:rsidSect="003B1089">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1791F211" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="01144B50" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -18398,108 +18523,108 @@
   <w:font w:name="Berlin Sans FB">
     <w:panose1 w:val="020E0602020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="24D7240D" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CF40C65" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6982B184" w14:textId="27ECBF78" w:rsidR="002A1D0F" w:rsidRDefault="002A1D0F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="6D23D3D8" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:11.3pt;height:11.3pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.3pt;height:11.3pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso99CB"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09523D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C540E07C"/>
     <w:lvl w:ilvl="0" w:tplc="0098133E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -19133,206 +19258,214 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1465614197">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="409235511">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="600139654">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="832570278">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1508516043">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2038777815">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE2174"/>
     <w:rsid w:val="0003231C"/>
     <w:rsid w:val="0005020A"/>
     <w:rsid w:val="000628DA"/>
     <w:rsid w:val="000B047B"/>
     <w:rsid w:val="000B777A"/>
     <w:rsid w:val="000D3E1C"/>
     <w:rsid w:val="00125CE4"/>
     <w:rsid w:val="001802A4"/>
     <w:rsid w:val="001A4525"/>
     <w:rsid w:val="001C53B8"/>
     <w:rsid w:val="00235166"/>
+    <w:rsid w:val="0024369D"/>
     <w:rsid w:val="002A1D0F"/>
     <w:rsid w:val="00396530"/>
     <w:rsid w:val="003B1089"/>
     <w:rsid w:val="003C2D61"/>
+    <w:rsid w:val="003E0BA6"/>
     <w:rsid w:val="00421378"/>
     <w:rsid w:val="004E7F80"/>
     <w:rsid w:val="004F25A7"/>
     <w:rsid w:val="00565224"/>
     <w:rsid w:val="005A2BC9"/>
+    <w:rsid w:val="005A434C"/>
     <w:rsid w:val="005C7ED3"/>
     <w:rsid w:val="005E0E92"/>
     <w:rsid w:val="00605613"/>
     <w:rsid w:val="00610745"/>
     <w:rsid w:val="00646B30"/>
+    <w:rsid w:val="006D4145"/>
     <w:rsid w:val="006D5AE0"/>
     <w:rsid w:val="00732E1C"/>
     <w:rsid w:val="0076069D"/>
     <w:rsid w:val="007F32AA"/>
     <w:rsid w:val="007F6B01"/>
     <w:rsid w:val="00884C1C"/>
+    <w:rsid w:val="00910217"/>
     <w:rsid w:val="009829E9"/>
     <w:rsid w:val="009B12F9"/>
     <w:rsid w:val="009C5191"/>
+    <w:rsid w:val="00AD1FA2"/>
     <w:rsid w:val="00B3628C"/>
     <w:rsid w:val="00B92D5C"/>
     <w:rsid w:val="00C32508"/>
     <w:rsid w:val="00C44823"/>
     <w:rsid w:val="00C542B1"/>
     <w:rsid w:val="00C851E8"/>
     <w:rsid w:val="00CA20C3"/>
     <w:rsid w:val="00CB1E81"/>
     <w:rsid w:val="00CE2174"/>
     <w:rsid w:val="00D05F31"/>
     <w:rsid w:val="00D21E64"/>
+    <w:rsid w:val="00D54407"/>
+    <w:rsid w:val="00DA50F0"/>
     <w:rsid w:val="00DE0324"/>
     <w:rsid w:val="00DE1961"/>
     <w:rsid w:val="00E33D43"/>
     <w:rsid w:val="00E64360"/>
     <w:rsid w:val="00E80CC3"/>
     <w:rsid w:val="00EA7125"/>
     <w:rsid w:val="00F06951"/>
     <w:rsid w:val="00F16FAD"/>
     <w:rsid w:val="00FA5819"/>
     <w:rsid w:val="00FB7AEE"/>
+    <w:rsid w:val="00FC639F"/>
     <w:rsid w:val="00FC7CB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="date"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="015B578B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A553F6AC-DDE3-4E19-AEE3-16A526FEAA58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19664,50 +19797,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00396530"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00CE2174"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -20340,51 +20474,51 @@
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00125CE4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000044416551/LEGISCTA000044424085/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045640849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000038204028/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectivites-locales.gouv.fr/fonction-publique-territoriale/la-periode-de-preparation-au-reclassement-faq" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiphfp.fr/sites/default/files/2023-02/DGCL%20-%20Circulaire%2030%20juillet%202019%20-%20Modalites%20de%20mise%20en%20oeuvre%20de%20la%20PPR%20dans%20la%20FPT.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerecours.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000337169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legifrance.gouv.fr/jorf/id/JORFTEXT000042565176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000682037/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000704342/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000033893576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -20654,70 +20788,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3806</Words>
-  <Characters>28244</Characters>
+  <Words>4909</Words>
+  <Characters>27005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>455</Lines>
-  <Paragraphs>260</Paragraphs>
+  <Lines>225</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31790</CharactersWithSpaces>
+  <CharactersWithSpaces>31851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anne TANKERE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>