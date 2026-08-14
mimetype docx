--- v0 (2026-06-13)
+++ v1 (2026-08-14)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="583742B9" w14:textId="120EAE96" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="1701" w:right="1961"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">CONVENTION </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
@@ -252,52 +252,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Représentée par</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mme/M</w:t>
       </w:r>
       <w:r w:rsidR="00EA7125">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="30470D6E" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Qualité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -677,71 +675,89 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEDC2DB" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Représenté par sa Présidente, Madame Hélène CÉDILEAU,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45590E05" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
+    <w:p w14:paraId="45590E05" w14:textId="6CE94DE3" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dûment habilitée par la délibération n° 2020-11-20 en date du 13/11/2020 à signer la présente convention,</w:t>
+        <w:t xml:space="preserve">Dûment habilitée par la délibération </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1689" w:rsidRPr="00F33E1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n°2026-06-09 du 29 juin 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C12C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à signer la présente convention,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047BB415" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ci-après dénommé « le CDG 01 ».</w:t>
       </w:r>
     </w:p>
@@ -1169,51 +1185,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ce dispositif a pour objet de permettre au fonctionnaire de réaliser un nouveau projet professionnel et, le cas échéant, de se qualifier pour l’exercice de nouvelles fonctions compatibles avec son état de santé. La PPR vise à accompagner la transition professionnelle du fonctionnaire vers le reclassement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="049DAF7F" w14:textId="77777777" w:rsidR="00D9548E" w:rsidRDefault="00D9548E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk17972277"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk17972277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="529FB667" w14:textId="7894EEE5" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="0005020A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1238,52 +1254,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contenu de la PPR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5425654F" w14:textId="60A54AEF" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk24637004"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk24637004"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le projet professionnel du fonctionnaire, qui détermine le contenu de la PPR, est : .........</w:t>
       </w:r>
       <w:r w:rsidR="0003231C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.....................................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1443,51 +1459,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aide à l’élaboration de son projet professionnel, </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>via éventuellement un atelier/parcours du CNFPT</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="524A398A" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="426" w:hanging="218"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1531,61 +1547,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Le cas échéant] </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualification envisagée : </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk49327478"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk49327478"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4773D1" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="426" w:hanging="218"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -2013,86 +2029,86 @@
     <w:p w14:paraId="7C71CD56" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="00B11B2A" w:rsidRDefault="000D3E1C" w:rsidP="0005020A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ARTICLE 3</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk24645130"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk24645130"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Évaluation en continu</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DF5BD9" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
@@ -2352,101 +2368,101 @@
         </w:rPr>
         <w:t xml:space="preserve"> un an après la date à laquelle elle a débuté</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03C92">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6BFAC2" w14:textId="076F94D0" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="000D3E1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk106287519"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk106287519"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dans le cas où le fonctionnaire bénéficie de congés pour raison de santé, d'un CITIS, d'un congé de maternité ou de l'un des congés liés aux charges parentales prévus aux articles L. 631-6 à L. 631-9 du CGFP au cours de la période de préparation au reclassement, la date de fin de la PPR est reportée de la durée de ce congé. [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cf.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>décret n° 85-1054, article 2, modifié par le décret n° 2022-626 du 22 avril 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="3F7FE1E8" w14:textId="77777777" w:rsidR="000D3E1C" w:rsidRPr="008C12C7" w:rsidRDefault="000D3E1C" w:rsidP="0005020A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTICLE 5 – </w:t>
@@ -3273,61 +3289,83 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>signature)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008C12C7">
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Nom, prénom, qualité, signature)</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C12C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C12C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nom, prénom, qualité, signature)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6973218E" w14:textId="77BA7493" w:rsidR="0003231C" w:rsidRPr="008C12C7" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="4536" w:hanging="4394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4980CF" w14:textId="43E94FA7" w:rsidR="0003231C" w:rsidRDefault="0003231C" w:rsidP="0003231C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -3487,101 +3525,123 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>signature)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                      </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008C12C7">
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Nom, prénom, qualité, signature)</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C12C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C12C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nom, prénom, qualité, signature)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE2174" w:rsidRPr="00D9548E" w:rsidSect="003B1089">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1791F211" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="01144B50" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3598,108 +3658,108 @@
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="24D7240D" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CF40C65" w14:textId="77777777" w:rsidR="00F06951" w:rsidRDefault="00F06951" w:rsidP="00CE2174">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6982B184" w14:textId="27ECBF78" w:rsidR="002A1D0F" w:rsidRDefault="002A1D0F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.3pt;height:11.3pt" o:bullet="t">
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:11.4pt;height:11.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso99CB"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09523D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C540E07C"/>
     <w:lvl w:ilvl="0" w:tplc="0098133E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4333,74 +4393,74 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="477695338">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1528173211">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2022853696">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1309937597">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="658771922">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="404228299">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE2174"/>
@@ -4413,127 +4473,129 @@
     <w:rsid w:val="00125CE4"/>
     <w:rsid w:val="001802A4"/>
     <w:rsid w:val="001A4525"/>
     <w:rsid w:val="001C53B8"/>
     <w:rsid w:val="00235166"/>
     <w:rsid w:val="002A1D0F"/>
     <w:rsid w:val="00396530"/>
     <w:rsid w:val="003B1089"/>
     <w:rsid w:val="003C2D61"/>
     <w:rsid w:val="00421378"/>
     <w:rsid w:val="004E7F80"/>
     <w:rsid w:val="004F25A7"/>
     <w:rsid w:val="00565224"/>
     <w:rsid w:val="005A2BC9"/>
     <w:rsid w:val="005C7ED3"/>
     <w:rsid w:val="005E0E92"/>
     <w:rsid w:val="00605613"/>
     <w:rsid w:val="00610745"/>
     <w:rsid w:val="00646B30"/>
     <w:rsid w:val="006D5AE0"/>
     <w:rsid w:val="00732E1C"/>
     <w:rsid w:val="0076069D"/>
     <w:rsid w:val="007F32AA"/>
     <w:rsid w:val="007F6B01"/>
     <w:rsid w:val="00884C1C"/>
+    <w:rsid w:val="008A1689"/>
     <w:rsid w:val="009829E9"/>
     <w:rsid w:val="009B12F9"/>
     <w:rsid w:val="009C5191"/>
     <w:rsid w:val="00B3628C"/>
     <w:rsid w:val="00B62F32"/>
     <w:rsid w:val="00B92D5C"/>
     <w:rsid w:val="00C32508"/>
     <w:rsid w:val="00C44823"/>
     <w:rsid w:val="00C542B1"/>
     <w:rsid w:val="00C851E8"/>
     <w:rsid w:val="00CA20C3"/>
     <w:rsid w:val="00CB1E81"/>
     <w:rsid w:val="00CE2174"/>
     <w:rsid w:val="00D05F31"/>
     <w:rsid w:val="00D21E64"/>
     <w:rsid w:val="00D9548E"/>
+    <w:rsid w:val="00DA50F0"/>
     <w:rsid w:val="00DE0324"/>
     <w:rsid w:val="00DE1961"/>
     <w:rsid w:val="00E33D43"/>
     <w:rsid w:val="00E64360"/>
     <w:rsid w:val="00E80CC3"/>
     <w:rsid w:val="00EA7125"/>
     <w:rsid w:val="00F06951"/>
     <w:rsid w:val="00F16FAD"/>
     <w:rsid w:val="00FA5819"/>
     <w:rsid w:val="00FB7AEE"/>
     <w:rsid w:val="00FC7CB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="015B578B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A553F6AC-DDE3-4E19-AEE3-16A526FEAA58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4865,50 +4927,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00396530"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00CE2174"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -5541,51 +5604,51 @@
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00125CE4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -5855,70 +5918,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1548</Words>
-  <Characters>8515</Characters>
+  <Words>1547</Words>
+  <Characters>8509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10043</CharactersWithSpaces>
+  <CharactersWithSpaces>10036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anne TANKERE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>