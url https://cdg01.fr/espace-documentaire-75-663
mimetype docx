--- v0 (2026-06-14)
+++ v1 (2026-09-04)
@@ -67,1561 +67,1529 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00E44B4D" w:rsidP="006F105C">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Le Maire/ Le Président,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+    <w:p w:rsidR="00473783" w:rsidRPr="00B60F04" w:rsidRDefault="00473783" w:rsidP="006F105C">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070064E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0070064E">
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E44B4D">
+      <w:r w:rsidR="00E44B4D" w:rsidRPr="00B60F04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le code général de la fonction publique</w:t>
       </w:r>
-      <w:r w:rsidRPr="0070064E">
+      <w:r w:rsidRPr="00B60F04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+      <w:r w:rsidR="00B60F04" w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et notamment ses articles L430-1, R431-1 à D433-11,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="00B60F04" w:rsidRDefault="00473783" w:rsidP="006F105C">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070064E">
-[...33 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'avis du Comité </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37FAC" w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Te</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37FAC" w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rritorial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en date du ………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="00B60F04" w:rsidRDefault="00473783" w:rsidP="006F105C">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la délibération n°    en date du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A32845" w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instaurant le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>télétravail au sein de la collectivité ou de l'établissement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="00B60F04" w:rsidRDefault="00473783" w:rsidP="006F105C">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la demande écrite de l'agent sollicitant l'exercice de ses fonctions en télétravail en date du …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="00B60F04" w:rsidRDefault="00473783" w:rsidP="006F105C">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsidérant que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l'exercice des fonctions de l'agent en télétravail est compatible avec la bonne marche du service</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B60F04" w:rsidRDefault="00B60F04" w:rsidP="0070064E">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="00BB28CA" w:rsidRDefault="00473783" w:rsidP="0070064E">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A R </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ê T E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="0070064E">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rticle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>VU</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : M</w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l'avis du Comité </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Social </w:t>
+        <w:t xml:space="preserve">, titulaire </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>au</w:t>
       </w:r>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Te</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> en date du ………………………</w:t>
+        <w:t xml:space="preserve"> grade de ………. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…….</w:t>
+        <w:t>et</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. ;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+        <w:t xml:space="preserve"> exerçant les fonctions de ………, bénéficiera à compter du </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, d'une autorisation d'exercer ses fonctions en télétravail </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>à domicile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Préciser le lieu d'exercice du télétravail : à son domicile ou dans un local mis à disposition par l'employeur</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou un tiers-lieu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[éventuellement : pour une durée de …]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070064E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>VU</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exercera ses fonctions en télétravail selon la quotité de</w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jour</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845" w:rsidRPr="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[ou demi-journées]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par semaine </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(La quotité des fonctions pouvant être exercées sous la forme du télétravail ne peut être supérieure à 3 jours par semaine</w:t>
+      </w:r>
+      <w:r w:rsidR="006F105C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sauf </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>situations particulières</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE74B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou circonstances exceptionnelles</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Le temps de présence sur le lieu d'affectation ne peut être inférieur à 2 jours par semaine. Les seuils définis au premier alinéa peuvent s'apprécier sur une base mensuelle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070064E">
-[...17 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="006F105C">
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070064E">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0070064E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : La durée de télétravail comprend une période d'adaptation de… </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(domicile ou local mis à disposition)</w:t>
-[...70 lines deleted...]
-      </w:pPr>
+        <w:t>(L'autorisation peut prévoir une période d'adaptation de 3 mois maximum</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...152 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Dans ce cadre, M </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bénéficiera des moyens suivants </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mis à disposition par l’employeur </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour l'exercice de ses fonctions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en  télétravail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ordinateur portable</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>éléphone portable</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ccès à la messagerie professionnelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ccès aux logiciels indispensables à l'exercice des fonctions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e cas échéant, formation aux équipements et outils nécessaires à l'exercice du télétravail ;</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070064E">
-[...153 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s'engage à respecter les règles en matière de sécurité des systèmes d'information et de protection des données ainsi que celles en matière de temps de travail, de sécurité et de protection de la santé.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 6 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durant sa période de télétravail, M </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bénéficiera des mêmes droits et obligations que les agents exerçant sur leur lieu d'affectation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="00B60F04" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 7 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut être soumis au contrôle d'une délégation du </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité Social Territorial </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sur le lieu d'exercice des fonctions en télétravail. Dans le cas où l'agent exerce ses fonctions en télétravail à son domicile, l'accès au domicile du télétravailleur est subordonné à l'accord de l'intéressé, dûment recueilli par écrit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 8 :</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En annexe du présent arrêté, M </w:t>
+      </w:r>
+      <w:r w:rsidR="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bénéficiera de la communication des documents suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>ARTICLE 3</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB28CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : La durée de télétravail comprend une période d'adaptation de…</w:t>
+        <w:t>Un document d'information indiquant les conditions d'application à sa situation professionnelle de l'exercice des fonctions en télétravail (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nature et le fonctionnement des dispositifs de contrôle et de comptabilisation du temps de travail ; nature des équipements mis à disposition de l'agent exerçant ses activités en télétravail et leurs conditions d'installation et de restitution, les conditions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>d'utilisation, de renouvellement et de maintenance de ces équipements et de fourniture, par l'employeur, d'un service d'appui technique)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Une copie de la délibération instaurant le télétravail au sein de la collectivité ou de l'établissement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• Un document rappelant ses droits et obligations en matière de temps de travail et d'hygiène et de sécurité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
+      <w:pPr>
+        <w:pStyle w:val="Modle-Numrodepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0070064E">
-[...23 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9 :</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En dehors de la période d'adaptation, il peut être mis fin à cette forme d'organisation du travail, à tout moment et par écrit, à l'initiative de l'administration ou de l'agent, moyennant un délai de prévenance de 2 mois. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas où il est mis fin à l'autorisation de télétravail à l'initiative de l'administration, le délai de prévenance peut être réduit en cas de nécessité du service dûment motivée. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> bénéficiera des moyens suivants pour l'exercice de ses fonctions en  télétravail :</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pendant la période d'adaptation, ce délai est ramené à 1 mois. L'interruption du télétravail à l'initiative de l'administration doit être précédée d'un entretien et motivée.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="00FE74B5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00B60F04" w:rsidP="00FE74B5">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...98 lines deleted...]
-      <w:r w:rsidRPr="0070064E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 10 :</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> M </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Directeur Général des </w:t>
       </w:r>
       <w:r w:rsidR="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> Durant sa période de télétravail, M </w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ervices</w:t>
       </w:r>
       <w:r w:rsidR="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...380 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0070064E">
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">est chargé de l’exécution du présent arrêté qui sera notifié à l’intéressé(e) et ampliation sera adressée au </w:t>
       </w:r>
       <w:r w:rsidR="00BF148F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>comptable de la collectivité et au Centre de gestion.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0070064E">
+      <w:r w:rsidR="00473783" w:rsidRPr="0070064E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="0070064E">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00473783" w:rsidRPr="0070064E" w:rsidRDefault="00473783" w:rsidP="0070064E">
       <w:pPr>
         <w:pStyle w:val="Modle-Numrodepage"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2882,57 +2850,57 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00473783"/>
     <w:rsid w:val="00000BF1"/>
     <w:rsid w:val="00001F6F"/>
     <w:rsid w:val="0001201E"/>
     <w:rsid w:val="000124C3"/>
     <w:rsid w:val="00024FEF"/>
@@ -3124,54 +3092,56 @@
     <w:rsid w:val="00A16EBB"/>
     <w:rsid w:val="00A20483"/>
     <w:rsid w:val="00A238FF"/>
     <w:rsid w:val="00A23B5C"/>
     <w:rsid w:val="00A242F1"/>
     <w:rsid w:val="00A243A3"/>
     <w:rsid w:val="00A264E1"/>
     <w:rsid w:val="00A32845"/>
     <w:rsid w:val="00A35CB1"/>
     <w:rsid w:val="00A42448"/>
     <w:rsid w:val="00A55D4F"/>
     <w:rsid w:val="00A64A5B"/>
     <w:rsid w:val="00A82840"/>
     <w:rsid w:val="00AB6F1F"/>
     <w:rsid w:val="00AE0CC2"/>
     <w:rsid w:val="00B04F0D"/>
     <w:rsid w:val="00B1024F"/>
     <w:rsid w:val="00B24C28"/>
     <w:rsid w:val="00B33735"/>
     <w:rsid w:val="00B35465"/>
     <w:rsid w:val="00B37FAC"/>
     <w:rsid w:val="00B40EC0"/>
     <w:rsid w:val="00B42B7E"/>
     <w:rsid w:val="00B42C26"/>
     <w:rsid w:val="00B5403D"/>
+    <w:rsid w:val="00B60F04"/>
     <w:rsid w:val="00B65E65"/>
     <w:rsid w:val="00B709BF"/>
     <w:rsid w:val="00B8321E"/>
     <w:rsid w:val="00BB1629"/>
+    <w:rsid w:val="00BB28CA"/>
     <w:rsid w:val="00BB2F2F"/>
     <w:rsid w:val="00BB31B9"/>
     <w:rsid w:val="00BB5797"/>
     <w:rsid w:val="00BC0EB3"/>
     <w:rsid w:val="00BC67F8"/>
     <w:rsid w:val="00BD0647"/>
     <w:rsid w:val="00BD28F4"/>
     <w:rsid w:val="00BD2B76"/>
     <w:rsid w:val="00BD4DBB"/>
     <w:rsid w:val="00BD56C8"/>
     <w:rsid w:val="00BE6B8B"/>
     <w:rsid w:val="00BF148F"/>
     <w:rsid w:val="00C1252B"/>
     <w:rsid w:val="00C158D8"/>
     <w:rsid w:val="00C31A2A"/>
     <w:rsid w:val="00C4674E"/>
     <w:rsid w:val="00CA049C"/>
     <w:rsid w:val="00CA2E79"/>
     <w:rsid w:val="00CB2006"/>
     <w:rsid w:val="00CB4D24"/>
     <w:rsid w:val="00CE0D1F"/>
     <w:rsid w:val="00CE7875"/>
     <w:rsid w:val="00CE78F7"/>
     <w:rsid w:val="00CF1B0D"/>
     <w:rsid w:val="00CF3024"/>
@@ -3235,58 +3205,58 @@
     <w:rsid w:val="00FA1FCC"/>
     <w:rsid w:val="00FA6467"/>
     <w:rsid w:val="00FB5AE2"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE306D"/>
     <w:rsid w:val="00FE5A83"/>
     <w:rsid w:val="00FE74B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37CBDC5D"/>
+  <w14:docId w14:val="3B1C1433"/>
   <w15:docId w15:val="{DA415213-938C-4EAC-8DA4-E71A4CE492B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4498,78 +4468,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B546CEDF-09E5-4AA1-85C3-DBD47B932574}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA6D6B98-9BE6-4DE2-ABF7-EC8CF551134A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>845</Words>
-  <Characters>4653</Characters>
+  <Words>758</Words>
+  <Characters>4169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5488</CharactersWithSpaces>
+  <CharactersWithSpaces>4918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cdg01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>