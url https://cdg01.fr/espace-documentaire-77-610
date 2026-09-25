--- v0 (2026-06-14)
+++ v1 (2026-09-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00AE071F" w:rsidRPr="004C04B6" w:rsidRDefault="00754CC1" w:rsidP="00754CC1">
       <w:pPr>
         <w:ind w:left="1418" w:right="1247"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ARRETE</w:t>
       </w:r>
       <w:r w:rsidR="00AC4414" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> FIXANT </w:t>
       </w:r>
       <w:r w:rsidR="00922CFE" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -76,142 +76,137 @@
     </w:p>
     <w:p w:rsidR="00AC4414" w:rsidRPr="004C04B6" w:rsidRDefault="00AC4414">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC4414" w:rsidRPr="004C04B6" w:rsidRDefault="00754CC1">
       <w:r w:rsidRPr="004C04B6">
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="004C04B6">
         <w:t xml:space="preserve"> Maire, Le</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:t xml:space="preserve"> Président,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC4414" w:rsidRPr="004C04B6" w:rsidRDefault="00AC4414" w:rsidP="00850D99">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:t xml:space="preserve">VU </w:t>
       </w:r>
       <w:r w:rsidR="00314686">
-        <w:t>le code général de la fonction publique et notamment ses articles L413-1 à L413-7,</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="005B4001" w:rsidRPr="004C04B6" w:rsidRDefault="005B4001" w:rsidP="00850D99">
+        <w:t>le code général de la fonction publique et notamment ses articles L413-1 à L413-7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4535F">
+        <w:t xml:space="preserve"> et R413-27 à R413-38,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B317B6" w:rsidRPr="004C04B6" w:rsidRDefault="00453D26" w:rsidP="00850D99">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
-        <w:t>VU le décret n° 2019-1265 du 29 novembre 2019 relatif aux lignes directrices de gestion</w:t>
-[...13 lines deleted...]
-        <w:t>VU l’avis émis par le Comité Technique</w:t>
+        <w:t xml:space="preserve">VU l’avis émis par le Comité </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4535F">
+        <w:t>Social Territorial</w:t>
       </w:r>
       <w:r w:rsidR="005B4001" w:rsidRPr="004C04B6">
         <w:t xml:space="preserve"> placé auprès du CDG01</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:t xml:space="preserve"> en date du </w:t>
       </w:r>
-      <w:r w:rsidR="005B4001" w:rsidRPr="004C04B6">
-        <w:t>18 septembre 2020</w:t>
+      <w:r w:rsidR="00C4535F">
+        <w:t>11 septembre 2026</w:t>
       </w:r>
       <w:r w:rsidR="00314686">
         <w:t xml:space="preserve"> [pour les coll. dépendant du CST du CDG01]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00754CC1" w:rsidRPr="004C04B6" w:rsidRDefault="00754CC1" w:rsidP="00850D99">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC4414" w:rsidRPr="004C04B6" w:rsidRDefault="00754CC1" w:rsidP="00754CC1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ARRETE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00754CC1" w:rsidRPr="004C04B6" w:rsidRDefault="00754CC1" w:rsidP="00754CC1">
+    <w:p w:rsidR="00754CC1" w:rsidRPr="004C04B6" w:rsidRDefault="00754CC1" w:rsidP="00C4535F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00314686" w:rsidRDefault="00AE071F" w:rsidP="00314686">
+    <w:p w:rsidR="00314686" w:rsidRDefault="00AE071F" w:rsidP="00C4535F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Article 1 :</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00754CC1" w:rsidRPr="004C04B6">
         <w:t>Les lignes directrices de gestion sont nécessaires pour permettre les avancements de grade ou la promotion interne des agents à compter du 1</w:t>
       </w:r>
       <w:r w:rsidR="00754CC1" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00754CC1" w:rsidRPr="004C04B6">
-        <w:t xml:space="preserve"> janvier 2021. </w:t>
+        <w:t xml:space="preserve"> janvier 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4535F">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00754CC1" w:rsidRPr="004C04B6">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00211043" w:rsidRPr="004C04B6">
         <w:t xml:space="preserve">’article </w:t>
       </w:r>
       <w:r w:rsidR="00314686">
         <w:t>L413-</w:t>
       </w:r>
       <w:r w:rsidR="00EE1D41">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00314686">
         <w:t xml:space="preserve"> du CGFP </w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:t>dispose</w:t>
       </w:r>
       <w:r w:rsidR="00211043" w:rsidRPr="004C04B6">
         <w:t xml:space="preserve"> que «</w:t>
       </w:r>
       <w:r w:rsidR="00EE1D41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -561,201 +556,288 @@
     </w:p>
     <w:p w:rsidR="000B76F8" w:rsidRPr="004C04B6" w:rsidRDefault="000B76F8" w:rsidP="00922CFE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Article 4 :</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922CFE" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">En matière de promotion interne, les agents doivent au préalable remplir les conditions statutaires demandées par leur statut particulier. </w:t>
+        <w:t xml:space="preserve">En matière de promotion interne, les agents doivent au préalable remplir les conditions statutaires demandées par le statut particulier. </w:t>
       </w:r>
       <w:r w:rsidR="00754CC1" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922CFE" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le décret relatif aux lignes directrices de gestion susvisé </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">en son article 19 </w:t>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es lignes directrices de gestion poursuivent les objectifs visés à l’article R413-35 à travers </w:t>
+      </w:r>
+      <w:r w:rsidR="00754CC1" w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00922CFE" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>invite les collectivités</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00922CFE" w:rsidRPr="004C04B6" w:rsidRDefault="00775DA3" w:rsidP="00922CFE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
-      <w:r w:rsidR="00AF77AF" w:rsidRPr="00AF77AF">
-[...17 lines deleted...]
-        <w:t>1° A préciser les modalités de prise en compte de la valeur professionnelle et des acquis de l'expérience professionnelle des agents, notamment à travers la diversité du parcours et des fonctions exercées, les formations suivies, les conditions particulières d'exercice, attestant de l'engagement professionnel, de la capacité d'adaptation et, le cas échéant, de l'aptitude à l'encadrement d'équipes.</w:t>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1° L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es modalités de prise en compte de la valeur professionnelle et des acquis de l'expérience professionnelle des agents, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>en tenant compte en particulier de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la diversité du parcours et des fonctions exercées, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es formations suivies, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es conditions particulières d'exercice, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>attest</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>nt de l'engagement professionnel, de la capacité d'adaptation et, le cas échéant, de l'aptitude à l'encadrement d'équipes.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Ces modalités permettent de prendre en compte les activités professionnelles exercées par les agents, y compris celles intervenant dans le cadre d'une activité syndicale et celles exercées à l'extérieur de l'administration d'origine, dans une autre administration mentionnée à l'</w:t>
-[...18 lines deleted...]
-        <w:t>, dans le secteur privé, notamment dans le secteur associatif, ou dans une organisation européenne ou internationale ;</w:t>
+        <w:t>Ces modalités permettent de prendre en compte les activités professionnelles exercées par les agents, y compris celles intervenant dans le cadre d'une activité syndicale et celles exercées à l'extérieur de l'administration d'origine</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, auprès d’un employeur public mentionné à l’article L2, dans le secteur privé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, notamment dans le secteur associatif, ou dans une organisation européenne ou internationale ;</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>2° A assurer l'égalité entre les femmes et les hommes dans les procédures de promotion en tenant compte de la part respective des femmes et des hommes dans les cadres d'emplois et grades concernés.</w:t>
+        <w:t xml:space="preserve">2° </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Les mesures permettant d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>assurer l'égalité entre les femmes et les hommes dans les procédures de promotion</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et d’avancement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tenant compte de la part respective des femmes et des hommes dans les cadres d'emplois et grades concernés.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004C04B6">
-[...4 lines deleted...]
-        <w:t>III. - Les lignes directrices visent, en outre, à favoriser, en matière de recrutement, l'adaptation des compétences à l'évolution des missions et des métiers, la diversité des profils et la valorisation des parcours professionnels ainsi que l'égalité professionnelle entre les femmes et les hommes. »</w:t>
+      <w:r w:rsidR="001E5EA4">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>3° Les mesures permettant de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> favoriser, en matière de recrutement, l'adaptation des compétences à l'évolution des missions et des métiers, la diversité des profils et la valorisation des parcours professionnels ainsi que l'égalité professionnelle entre les femmes et les hommes. »</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00775DA3" w:rsidRPr="004C04B6" w:rsidRDefault="00775DA3" w:rsidP="00922CFE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ces lignes directrices de gestion sont les critères suivis par le CDG01 pour établir un classement des agents proposés à la promotion interne et dresser </w:t>
       </w:r>
       <w:r w:rsidR="000B76F8" w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">en conséquence </w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -1047,145 +1129,155 @@
         </w:rPr>
         <w:t>Le Maire (</w:t>
       </w:r>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>ou le Président),</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C04B6" w:rsidRPr="004C04B6" w:rsidRDefault="004C04B6" w:rsidP="004C04B6">
       <w:pPr>
         <w:ind w:right="5953"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>- certifie sous sa responsabilité le caractère exécutoire de cet acte,</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="5953"/>
+        <w:t>- certifie sous sa responsabilité le caractère exécutoire</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004C04B6">
+        <w:t xml:space="preserve"> de cet acte,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C04B6" w:rsidRPr="004C04B6" w:rsidRDefault="004C04B6" w:rsidP="004C04B6">
+      <w:pPr>
+        <w:ind w:right="5953"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>- informe que le présent arrêté peut faire l’objet d’un recours pour excès de pouvoir devant le Tribunal Administratif de Lyon dans un dé</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>lai de deux mois à compter de son affichage</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C04B6">
+        <w:t>- informe que le présent arrêté peut faire l’objet d’un recours pour excès de pouvoir devant le Tribunal Administratif de Lyon dans un dé</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
+        <w:t>lai de deux mois à compter de son affichage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C04B6">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Le Tribunal Administratif peut être saisi d’une requête déposée sur le site </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="004C04B6">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="001E5EA4">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:color w:val="auto"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.telerecours.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C04B6" w:rsidRPr="004C04B6" w:rsidRDefault="004C04B6" w:rsidP="004C04B6">
       <w:pPr>
         <w:ind w:right="5953"/>
       </w:pPr>
       <w:r w:rsidRPr="004C04B6">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Affiché le .....................................</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004C04B6" w:rsidRPr="004C04B6" w:rsidSect="004C04B6">
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="004C04B6" w:rsidRPr="004C04B6" w:rsidSect="00C4535F">
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="454" w:left="1021" w:header="284" w:footer="284" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="454" w:left="709" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005E6F3A" w:rsidRDefault="005E6F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="005E6F3A" w:rsidRDefault="005E6F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1202,51 +1294,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00D41305" w:rsidRDefault="00D41305">
     <w:pPr>
       <w:pStyle w:val="Titre2"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Centre de Gestion de </w:t>
     </w:r>
     <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
       <w:smartTagPr>
@@ -1275,70 +1367,70 @@
       <w:pStyle w:val="Titre2"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>FAX 04-74-21-76-44   - site internet : www.cdg01.fr -       e'mail : cdg01@wanadoo.fr</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005E6F3A" w:rsidRDefault="005E6F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="005E6F3A" w:rsidRDefault="005E6F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006E3314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61B6E48E"/>
     <w:lvl w:ilvl="0" w:tplc="8EBC2748">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1615,226 +1707,274 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1368994784">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1759908386">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1570533494">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="823740944">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33EEC"/>
     <w:rsid w:val="00010EB5"/>
     <w:rsid w:val="00060E29"/>
     <w:rsid w:val="000B76F8"/>
+    <w:rsid w:val="001408AE"/>
     <w:rsid w:val="001A13D1"/>
     <w:rsid w:val="001C1BCA"/>
+    <w:rsid w:val="001E5EA4"/>
     <w:rsid w:val="001F731A"/>
     <w:rsid w:val="00211043"/>
     <w:rsid w:val="00231FC5"/>
     <w:rsid w:val="00241D1D"/>
     <w:rsid w:val="00256978"/>
     <w:rsid w:val="00314686"/>
     <w:rsid w:val="003A594B"/>
     <w:rsid w:val="003D41A7"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="004C04B6"/>
     <w:rsid w:val="004C434A"/>
     <w:rsid w:val="005142BE"/>
     <w:rsid w:val="005B27F6"/>
     <w:rsid w:val="005B4001"/>
     <w:rsid w:val="005B5020"/>
     <w:rsid w:val="005C1315"/>
     <w:rsid w:val="005E6F3A"/>
     <w:rsid w:val="00601C6A"/>
     <w:rsid w:val="00655E45"/>
     <w:rsid w:val="006A0D74"/>
     <w:rsid w:val="006A715D"/>
     <w:rsid w:val="006D7A24"/>
     <w:rsid w:val="006E73E5"/>
     <w:rsid w:val="00707B40"/>
     <w:rsid w:val="00722287"/>
     <w:rsid w:val="00725127"/>
     <w:rsid w:val="00733655"/>
     <w:rsid w:val="00754CC1"/>
     <w:rsid w:val="007567B9"/>
     <w:rsid w:val="00775DA3"/>
     <w:rsid w:val="00805308"/>
     <w:rsid w:val="00806C8F"/>
     <w:rsid w:val="00850D99"/>
     <w:rsid w:val="00922CFE"/>
     <w:rsid w:val="00962836"/>
     <w:rsid w:val="009D5DC4"/>
     <w:rsid w:val="009E2BBF"/>
     <w:rsid w:val="009F00F8"/>
     <w:rsid w:val="00A44E87"/>
     <w:rsid w:val="00A54E55"/>
     <w:rsid w:val="00A56F67"/>
     <w:rsid w:val="00AC4414"/>
     <w:rsid w:val="00AC65B4"/>
     <w:rsid w:val="00AD0BB5"/>
     <w:rsid w:val="00AE071F"/>
     <w:rsid w:val="00AF77AF"/>
     <w:rsid w:val="00B317B6"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00BB2DC1"/>
     <w:rsid w:val="00BE41A5"/>
+    <w:rsid w:val="00C4535F"/>
     <w:rsid w:val="00CD698C"/>
     <w:rsid w:val="00D41305"/>
     <w:rsid w:val="00D61500"/>
     <w:rsid w:val="00D70FAC"/>
     <w:rsid w:val="00DE61DA"/>
     <w:rsid w:val="00DF00A7"/>
     <w:rsid w:val="00E103D9"/>
     <w:rsid w:val="00E84150"/>
     <w:rsid w:val="00EE1D41"/>
     <w:rsid w:val="00F03CD4"/>
     <w:rsid w:val="00F33EEC"/>
     <w:rsid w:val="00F60ABA"/>
     <w:rsid w:val="00FB3CC4"/>
     <w:rsid w:val="00FD6C71"/>
     <w:rsid w:val="00FF69F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0523FB3D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EC2E3F69-3A71-4445-9C21-D8FDEE0446B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2010,51 +2150,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="9923" w:right="-1" w:hanging="10490"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -2090,68 +2229,74 @@
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalcentr">
     <w:name w:val="Block Text"/>
@@ -2196,58 +2341,57 @@
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00775DA3"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00850D99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00850D99"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?cidTexte=JORFTEXT000000504704&amp;idArticle=LEGIARTI000006366460&amp;dateTexte=&amp;categorieLien=cid" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerecours.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerecours.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2510,87 +2654,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD1A7D28-BCD8-47DF-8116-5533C35B1044}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6592A5F-027B-452E-B295-BA24AEA859F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>871</Words>
-  <Characters>4796</Characters>
+  <Words>813</Words>
+  <Characters>4608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CENTRE DE GESTION DE L’AIN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CENTRE DE GESTION</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5656</CharactersWithSpaces>
+  <CharactersWithSpaces>5411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7143540</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.telerecours.fr/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7733345</vt:i4>
       </vt:variant>
       <vt:variant>