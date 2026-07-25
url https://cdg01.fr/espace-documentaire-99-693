--- v0 (2026-06-13)
+++ v1 (2026-07-25)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="0662415E" w14:textId="77777777" w:rsidR="00265521" w:rsidRPr="004868B2" w:rsidRDefault="00265521" w:rsidP="00F04CE7">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004868B2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ARRETE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02725B64" w14:textId="77777777" w:rsidR="00265521" w:rsidRPr="004868B2" w:rsidRDefault="00265521" w:rsidP="00F04CE7">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1408,51 +1408,51 @@
         </w:rPr>
         <w:t>rticle</w:t>
       </w:r>
       <w:r w:rsidRPr="004868B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 :  A l’issue de cette période ou de ces périodes, l’intéressé(e) est réintégré(e) de plein droit dans ses fonctions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AD7556" w14:textId="77777777" w:rsidR="00265521" w:rsidRPr="004868B2" w:rsidRDefault="00265521" w:rsidP="00F04CE7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317B65DF" w14:textId="77777777" w:rsidR="00E4376F" w:rsidRPr="004868B2" w:rsidRDefault="00E4376F" w:rsidP="00F04CE7">
+    <w:p w14:paraId="317B65DF" w14:textId="5214828B" w:rsidR="00E4376F" w:rsidRPr="004868B2" w:rsidRDefault="00E4376F" w:rsidP="00F04CE7">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004868B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
       <w:r w:rsidR="00F04CE7" w:rsidRPr="004868B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -1475,51 +1475,61 @@
       </w:r>
       <w:r w:rsidRPr="004868B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le Directeur Général des Services</w:t>
       </w:r>
       <w:r w:rsidRPr="004868B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004868B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>est chargé de l'exécution du présent arrêté qui sera transmis au représentant de l’Etat, au comptable public, à la collectivité d’origine, au Centre de Gestion et notifié à l’intéressé(e).</w:t>
+        <w:t xml:space="preserve">est chargé de l'exécution du présent arrêté qui sera transmis au </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="004868B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comptable public, à la collectivité d’origine, au Centre de Gestion et notifié à l’intéressé(e).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FFE42A" w14:textId="77777777" w:rsidR="00F04CE7" w:rsidRPr="004868B2" w:rsidRDefault="00F04CE7" w:rsidP="00F04CE7">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AE35C4D" w14:textId="77777777" w:rsidR="004868B2" w:rsidRDefault="004868B2" w:rsidP="00F04CE7">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1724,51 +1734,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00265521" w:rsidRPr="004868B2" w:rsidSect="00F04CE7">
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="567" w:right="850" w:bottom="567" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1793,51 +1803,51 @@
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6A2EF39A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EC75F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A282F5AE"/>
     <w:lvl w:ilvl="0" w:tplc="A2228CA8">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -2257,94 +2267,85 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="48890701">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="3"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="927" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1533348877">
-[...11 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1942491257">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="664747501">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1713649370">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="395789322">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
   </w:footnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -2376,119 +2377,164 @@
     <w:rsid w:val="004E15E2"/>
     <w:rsid w:val="004E3E47"/>
     <w:rsid w:val="00500126"/>
     <w:rsid w:val="0052440C"/>
     <w:rsid w:val="005B75C5"/>
     <w:rsid w:val="005E12B8"/>
     <w:rsid w:val="00626FF4"/>
     <w:rsid w:val="006B3553"/>
     <w:rsid w:val="006C0613"/>
     <w:rsid w:val="00807D16"/>
     <w:rsid w:val="008D19A7"/>
     <w:rsid w:val="009E3DE7"/>
     <w:rsid w:val="009F55B5"/>
     <w:rsid w:val="00A769C8"/>
     <w:rsid w:val="00AB2326"/>
     <w:rsid w:val="00AB275D"/>
     <w:rsid w:val="00B05CFC"/>
     <w:rsid w:val="00B0678D"/>
     <w:rsid w:val="00B12534"/>
     <w:rsid w:val="00C12DC9"/>
     <w:rsid w:val="00C25846"/>
     <w:rsid w:val="00C507D8"/>
     <w:rsid w:val="00C85E4D"/>
     <w:rsid w:val="00CA6DE2"/>
     <w:rsid w:val="00CB7911"/>
+    <w:rsid w:val="00CC5EEF"/>
     <w:rsid w:val="00CE6E4E"/>
     <w:rsid w:val="00D759E4"/>
     <w:rsid w:val="00DC57D6"/>
     <w:rsid w:val="00DD2680"/>
     <w:rsid w:val="00DE7AB5"/>
     <w:rsid w:val="00E4376F"/>
     <w:rsid w:val="00E96D4C"/>
     <w:rsid w:val="00EA382F"/>
     <w:rsid w:val="00F04CE7"/>
     <w:rsid w:val="00F81641"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1ED5D7C3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6CCF54C7-C620-4529-894B-C1BEFA736E15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2664,51 +2710,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004207A6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A769C8"/>
     <w:pPr>
       <w:keepNext/>
@@ -2721,68 +2766,74 @@
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:vanish/>
       <w:color w:val="008080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2840,51 +2891,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C0613"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:link w:val="Titre1"/>
     <w:rsid w:val="00A769C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1539320284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1722825579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3182,87 +3233,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{161935C1-593A-49EF-A0D2-2862ED8142F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{462CE118-D983-469F-9212-842A0D3748E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>475</Words>
-  <Characters>2553</Characters>
+  <Words>471</Words>
+  <Characters>2531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Commune</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Centre de Gestion FPT 49</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3022</CharactersWithSpaces>
+  <CharactersWithSpaces>2997</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7143540</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.telerecours.fr/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>